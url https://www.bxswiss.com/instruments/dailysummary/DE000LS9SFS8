--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874c5cba15724255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b140992b474e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e72bc075434259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179b99a522744b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd614d15620f64f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e72bc075434259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e003c5601904a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179b99a522744b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>