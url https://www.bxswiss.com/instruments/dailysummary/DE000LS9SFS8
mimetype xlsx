--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b140992b474e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a234096359043b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R179b99a522744b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc18ddf5e2c44c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e003c5601904a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R179b99a522744b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791d4e457a46415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc18ddf5e2c44c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>