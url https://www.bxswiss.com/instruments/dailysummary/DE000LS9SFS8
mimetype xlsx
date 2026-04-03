--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00347cd12ab94ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbb7b744c0847c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b620949e9144f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb619b4a4e09a44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42fd721c823449ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b620949e9144f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf383b024c6094eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb619b4a4e09a44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,302</x:t>
-[...306 lines deleted...]
-          <x:t>107,742</x:t>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>