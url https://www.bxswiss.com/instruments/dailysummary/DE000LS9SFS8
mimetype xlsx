--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbb7b744c0847c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b244a2bf794b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb619b4a4e09a44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326dd2157086435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf383b024c6094eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb619b4a4e09a44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd4a74a04c04330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326dd2157086435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,971</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>107,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,665</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>