--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b244a2bf794b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50c7ba2360b4181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326dd2157086435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8aa4207ac64140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd4a74a04c04330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326dd2157086435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0acea23a8b4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8aa4207ac64140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,940</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>