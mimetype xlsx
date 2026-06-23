--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50c7ba2360b4181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941eadcccbc646de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8aa4207ac64140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62530d5e1078464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0acea23a8b4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8aa4207ac64140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8009996a74401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62530d5e1078464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>120,178</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,691</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,913</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>