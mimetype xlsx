--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941eadcccbc646de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab62e0a95c54412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62530d5e1078464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ff7418f50446c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8009996a74401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62530d5e1078464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c93b895bf545de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ff7418f50446c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>122,159</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,964</x:t>
-[...517 lines deleted...]
-          <x:t>123,325</x:t>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>