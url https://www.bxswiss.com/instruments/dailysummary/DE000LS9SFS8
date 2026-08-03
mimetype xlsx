--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab62e0a95c54412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racce848492c648f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ff7418f50446c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5540a679c0e44914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c93b895bf545de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ff7418f50446c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58904a1488754039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5540a679c0e44914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>