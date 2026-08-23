--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racce848492c648f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e5581f04f74680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5540a679c0e44914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7470785f3545e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58904a1488754039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5540a679c0e44914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e15b1733e084e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7470785f3545e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>