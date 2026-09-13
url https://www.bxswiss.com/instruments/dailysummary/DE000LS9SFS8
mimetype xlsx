--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e5581f04f74680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874c5cba15724255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7470785f3545e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e72bc075434259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e15b1733e084e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7470785f3545e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd614d15620f64f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e72bc075434259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future and Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>