--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbac77ca3904e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554ece26af8246ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffeb11d35c6741a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547225c1aea44e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049e6aba4a9641ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffeb11d35c6741a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1577f21c5d4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547225c1aea44e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>174,823</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>