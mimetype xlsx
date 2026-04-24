--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554ece26af8246ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b944bd15abf4eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547225c1aea44e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6e95f9d90f46ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1577f21c5d4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547225c1aea44e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc90912678c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6e95f9d90f46ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>