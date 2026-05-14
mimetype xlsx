--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b944bd15abf4eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc148feed69ee4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6e95f9d90f46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b81cee5b93484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc90912678c459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6e95f9d90f46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399f62b49b404f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b81cee5b93484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>