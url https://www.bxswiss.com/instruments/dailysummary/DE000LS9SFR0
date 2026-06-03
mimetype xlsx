--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc148feed69ee4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16970fed4e6b40ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b81cee5b93484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f5bf1dc70340b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399f62b49b404f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b81cee5b93484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35eb64001dfd49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f5bf1dc70340b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>184,132</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,788</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,788</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,295</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>