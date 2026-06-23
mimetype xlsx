--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16970fed4e6b40ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe87bd105a804f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f5bf1dc70340b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcfd840595b4bab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35eb64001dfd49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f5bf1dc70340b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra03684fc37f64411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcfd840595b4bab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>