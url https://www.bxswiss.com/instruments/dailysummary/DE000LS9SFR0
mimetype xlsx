--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe87bd105a804f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a1144c7ec0493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcfd840595b4bab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1c5673556f45be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra03684fc37f64411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcfd840595b4bab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f66f4598a96449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1c5673556f45be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>