--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a1144c7ec0493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b87b8ee48c4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1c5673556f45be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375f5891b31c46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f66f4598a96449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1c5673556f45be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2020db6dd104d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375f5891b31c46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>184,184</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,851</x:t>
-[...544 lines deleted...]
-          <x:t>187,592</x:t>
+          <x:t>183,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>