--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b87b8ee48c4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817d3ae4a26a4f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R375f5891b31c46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1560bc62d78349d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2020db6dd104d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R375f5891b31c46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17361ae5523a4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1560bc62d78349d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>