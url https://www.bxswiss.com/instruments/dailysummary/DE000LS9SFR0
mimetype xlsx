--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817d3ae4a26a4f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdc5d29eac44e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1560bc62d78349d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra926ce6ec2904e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17361ae5523a4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1560bc62d78349d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra978d793365a47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra926ce6ec2904e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>