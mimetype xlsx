--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdc5d29eac44e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68cb62037ff42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra926ce6ec2904e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761d77c19b0f4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra978d793365a47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra926ce6ec2904e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3665ba611ee2433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761d77c19b0f4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>199,374</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>196,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>