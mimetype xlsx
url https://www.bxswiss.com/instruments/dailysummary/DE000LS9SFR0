--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68cb62037ff42a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f208ab4f4b44491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761d77c19b0f4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854fa72fd54947f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3665ba611ee2433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761d77c19b0f4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e67b2219bb47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854fa72fd54947f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Discoveries</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>192,313</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,027</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>201,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>