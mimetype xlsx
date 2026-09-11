--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5869b0df3bbe4c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e7db59ed5447a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa944804a7a413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268963d0347c4790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01391f89eeb4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa944804a7a413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb16a4d8e6342bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268963d0347c4790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,065</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>