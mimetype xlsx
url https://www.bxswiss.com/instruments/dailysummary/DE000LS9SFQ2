--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e7db59ed5447a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c13f3eff0e4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268963d0347c4790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c90d48868f4854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb16a4d8e6342bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268963d0347c4790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb929a9b94f3b4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c90d48868f4854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>