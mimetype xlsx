--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c13f3eff0e4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d66e93412745c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c90d48868f4854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb083f0d47f24299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb929a9b94f3b4568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c90d48868f4854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6137eb1a3644550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb083f0d47f24299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>207,607</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,906</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>205,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,930</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>