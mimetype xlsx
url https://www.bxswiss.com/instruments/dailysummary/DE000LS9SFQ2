--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027e7dff1a5e49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67a58f0fe1145e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2ff056dcb445f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac3bf27ac7d48ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1881ff10224f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2ff056dcb445f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8bf75972ef84eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac3bf27ac7d48ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>206,506</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,462</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>