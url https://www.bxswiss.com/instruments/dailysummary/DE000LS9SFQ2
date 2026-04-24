--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67a58f0fe1145e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9e0ba70ab04386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac3bf27ac7d48ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e7062aa3344e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8bf75972ef84eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac3bf27ac7d48ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aebea8b3ffa4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e7062aa3344e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>