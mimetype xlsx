--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9e0ba70ab04386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09f9c43a51f40c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e7062aa3344e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02920fd8ee9441c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aebea8b3ffa4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e7062aa3344e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0614a4788c64717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02920fd8ee9441c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>210,254</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>210,254</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...181 lines deleted...]
-          <x:t>212,174</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>