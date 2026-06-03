--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09f9c43a51f40c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7296dbf819de4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02920fd8ee9441c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae99eac6f98474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0614a4788c64717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02920fd8ee9441c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca77321aea54c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae99eac6f98474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>