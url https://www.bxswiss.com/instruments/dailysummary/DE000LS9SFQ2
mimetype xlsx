--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7296dbf819de4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1261c6d625ab4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae99eac6f98474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1037af4fb34e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca77321aea54c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae99eac6f98474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b0e75375bb4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1037af4fb34e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>207,230</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,556</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>209,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,290</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>