--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1261c6d625ab4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a984be3ed124424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa1037af4fb34e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10986218c3ab4db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b0e75375bb4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa1037af4fb34e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068f1cd1fd354f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10986218c3ab4db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>