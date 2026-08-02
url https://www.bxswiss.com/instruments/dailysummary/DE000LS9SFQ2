--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a984be3ed124424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be5bccd81874235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10986218c3ab4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5466038ea9084017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068f1cd1fd354f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10986218c3ab4db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0784e0f99f32490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5466038ea9084017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>