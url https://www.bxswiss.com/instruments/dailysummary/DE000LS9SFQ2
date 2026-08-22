--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be5bccd81874235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5869b0df3bbe4c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5466038ea9084017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa944804a7a413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0784e0f99f32490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5466038ea9084017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01391f89eeb4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa944804a7a413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Space Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>