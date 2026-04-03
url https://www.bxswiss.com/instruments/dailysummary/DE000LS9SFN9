--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc17e6d5e9ce54e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65088df1b6f24025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b8fcf65edd441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3232fc93f5e4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7484ca5d26a74e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b8fcf65edd441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0037761ebffe4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3232fc93f5e4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,252 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>58,342</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,636</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>