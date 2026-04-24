--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65088df1b6f24025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23e0c646ed641aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3232fc93f5e4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16dfdd3a05bd451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0037761ebffe4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3232fc93f5e4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e6b6274f7f4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16dfdd3a05bd451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>