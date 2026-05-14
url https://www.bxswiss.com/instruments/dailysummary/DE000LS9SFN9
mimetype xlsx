--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23e0c646ed641aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782ed4c9c60741ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16dfdd3a05bd451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98586669dd9340e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e6b6274f7f4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16dfdd3a05bd451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6f63d49d454add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98586669dd9340e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>