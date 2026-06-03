--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782ed4c9c60741ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d5b2e0a699418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98586669dd9340e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra716fcaf06f6426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6f63d49d454add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98586669dd9340e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb418f5c18e4a48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra716fcaf06f6426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>