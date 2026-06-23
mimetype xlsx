--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d5b2e0a699418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7784b6c456064c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra716fcaf06f6426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf421b070a6204462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb418f5c18e4a48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra716fcaf06f6426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a74008a2f44680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf421b070a6204462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>68,876</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,283</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>