--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7784b6c456064c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168eb8f89636476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf421b070a6204462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8a0aa7f64a497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a74008a2f44680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf421b070a6204462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2f3bbdb17a4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8a0aa7f64a497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>