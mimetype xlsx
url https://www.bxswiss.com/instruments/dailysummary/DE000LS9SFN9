--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168eb8f89636476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f03cc0c4d7444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8a0aa7f64a497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106529a63c3e4fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2f3bbdb17a4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8a0aa7f64a497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5733790db9304872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106529a63c3e4fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>