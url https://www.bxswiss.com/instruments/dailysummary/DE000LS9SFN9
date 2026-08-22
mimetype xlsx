--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f03cc0c4d7444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3afffedb3f46ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106529a63c3e4fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbaa675a7484514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5733790db9304872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106529a63c3e4fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b09e8f5e14f4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbaa675a7484514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,948</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>58,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>