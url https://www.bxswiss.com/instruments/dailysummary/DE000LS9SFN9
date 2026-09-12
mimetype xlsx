--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3afffedb3f46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7b92e7f8f543f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbaa675a7484514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f73351128b1472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b09e8f5e14f4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbaa675a7484514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dd2255ba8246d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f73351128b1472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>59,239</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,838</x:t>
-[...377 lines deleted...]
-          <x:t>59,252</x:t>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>