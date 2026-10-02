--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff7b92e7f8f543f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d69c64cd714b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f73351128b1472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2388c3d15a8d4a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dd2255ba8246d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f73351128b1472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f454c35194742ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2388c3d15a8d4a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>59,159</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,899</x:t>
-[...463 lines deleted...]
-          <x:t>58,972</x:t>
+          <x:t>59,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>