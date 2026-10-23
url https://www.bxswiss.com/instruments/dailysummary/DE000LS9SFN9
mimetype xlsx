--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d69c64cd714b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e73c0540484599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2388c3d15a8d4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c7016dbd274070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f454c35194742ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2388c3d15a8d4a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa1f09df0944fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c7016dbd274070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TP - Wachstum Umwelt u. Klima</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>