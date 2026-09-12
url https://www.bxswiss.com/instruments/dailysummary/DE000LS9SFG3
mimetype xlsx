--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06da6aebfb884fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf60d93393345be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b7aa1d7b584c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re091ba497d984e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb299101d9b4642c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b7aa1d7b584c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f7b01b0954d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re091ba497d984e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>