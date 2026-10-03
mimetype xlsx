--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf60d93393345be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce09c880fa04462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re091ba497d984e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4266d733924800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f7b01b0954d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re091ba497d984e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f395ad97ceb4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4266d733924800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,602</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>115,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,975</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>