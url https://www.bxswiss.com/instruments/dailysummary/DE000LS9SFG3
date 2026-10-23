--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce09c880fa04462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3474542f8ae4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4266d733924800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fffec99ad274ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f395ad97ceb4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4266d733924800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b8af0a33a8e4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fffec99ad274ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>