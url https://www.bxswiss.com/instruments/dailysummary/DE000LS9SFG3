--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47aac79d0794650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8b48aba62f4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6789ac53663c4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f9b6a880294fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50eafd2ec49e48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6789ac53663c4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10af7b8aa7df41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f9b6a880294fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>