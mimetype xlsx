--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8b48aba62f4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4c967e109b4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f9b6a880294fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R678c051c2c8a460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10af7b8aa7df41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f9b6a880294fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2d9ad9c6a149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R678c051c2c8a460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>75,666</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>78,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,917</x:t>
-[...166 lines deleted...]
-          <x:t>77,676</x:t>
+          <x:t>79,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>