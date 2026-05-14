--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4c967e109b4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c4576cef554dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R678c051c2c8a460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7278ce052a374d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2d9ad9c6a149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R678c051c2c8a460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5369d1fda44479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7278ce052a374d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>