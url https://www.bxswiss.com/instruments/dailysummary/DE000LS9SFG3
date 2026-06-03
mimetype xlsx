--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c4576cef554dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce9590d81514dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7278ce052a374d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9068837010d644b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5369d1fda44479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7278ce052a374d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ddf339a1374f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9068837010d644b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>