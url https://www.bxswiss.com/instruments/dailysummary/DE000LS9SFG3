--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce9590d81514dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351299228de048c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9068837010d644b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bda7fa992146bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ddf339a1374f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9068837010d644b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9240320c731b404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bda7fa992146bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>