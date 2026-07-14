--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351299228de048c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb35dbddbcb14041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bda7fa992146bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316f8462ba1a489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9240320c731b404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bda7fa992146bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a649784a04418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316f8462ba1a489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>