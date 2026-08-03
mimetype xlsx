--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb35dbddbcb14041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c19ae30da3a446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316f8462ba1a489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58103ee8b874593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a649784a04418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316f8462ba1a489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cdb15f672834645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58103ee8b874593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>