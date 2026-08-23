--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c19ae30da3a446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06da6aebfb884fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58103ee8b874593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b7aa1d7b584c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cdb15f672834645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58103ee8b874593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb299101d9b4642c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b7aa1d7b584c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BLUE FLAMINGO - just a few...</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>111,506</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,385</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>109,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>