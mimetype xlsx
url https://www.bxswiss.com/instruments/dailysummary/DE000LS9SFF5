--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32e292c21824236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322813d49ea64526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621ff0ee31b8416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8d162709ba4134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d16f9c1f3de44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621ff0ee31b8416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ffc91209634c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8d162709ba4134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>