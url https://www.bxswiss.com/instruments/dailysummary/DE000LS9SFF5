--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322813d49ea64526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255f79b42fb8428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8d162709ba4134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc470f4a6f8b14264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ffc91209634c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8d162709ba4134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d5869dc3f94315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc470f4a6f8b14264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>68,079</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,533</x:t>
-[...539 lines deleted...]
-          <x:t>66,624</x:t>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>