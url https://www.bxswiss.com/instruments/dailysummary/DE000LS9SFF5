--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R255f79b42fb8428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf22484b3d7b4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc470f4a6f8b14264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a985c1c35f24d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8d5869dc3f94315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc470f4a6f8b14264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c964baab954846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a985c1c35f24d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>