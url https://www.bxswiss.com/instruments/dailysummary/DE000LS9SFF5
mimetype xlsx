--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf22484b3d7b4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406a8aa215244947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a985c1c35f24d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863b94450a7c498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c964baab954846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a985c1c35f24d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e62c6375cf4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863b94450a7c498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>