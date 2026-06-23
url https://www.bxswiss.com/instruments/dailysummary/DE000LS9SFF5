--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406a8aa215244947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0df687ac754d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863b94450a7c498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65264f026a5f4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e62c6375cf4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863b94450a7c498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06eeedb2a1074e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65264f026a5f4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,006</x:t>
-[...279 lines deleted...]
-          <x:t>68,954</x:t>
+          <x:t>68,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>