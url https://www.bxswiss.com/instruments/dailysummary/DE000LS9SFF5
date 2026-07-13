--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0df687ac754d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2127d6068c4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65264f026a5f4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ebc1442ec446f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06eeedb2a1074e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65264f026a5f4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91eba21377f4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ebc1442ec446f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>