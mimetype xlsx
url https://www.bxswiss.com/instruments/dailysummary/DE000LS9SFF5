--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2127d6068c4060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20dfce37b7048fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ebc1442ec446f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338d27573d7d4759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91eba21377f4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ebc1442ec446f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ab3e09678941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338d27573d7d4759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>