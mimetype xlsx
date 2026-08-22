--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20dfce37b7048fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6a0fa081d948f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338d27573d7d4759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7099346c1a4b47b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ab3e09678941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338d27573d7d4759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf92b3156094645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7099346c1a4b47b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>