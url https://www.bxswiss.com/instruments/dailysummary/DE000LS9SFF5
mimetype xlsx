--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6a0fa081d948f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree89e7b982944dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7099346c1a4b47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efcfe477c8b476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf92b3156094645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7099346c1a4b47b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5989a9d529b34aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efcfe477c8b476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>76,977</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,926</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>77,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,027</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>