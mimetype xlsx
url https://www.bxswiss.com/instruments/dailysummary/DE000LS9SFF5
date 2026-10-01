--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree89e7b982944dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b0f0a9975040f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efcfe477c8b476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58aa6675da3a4a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5989a9d529b34aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efcfe477c8b476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c775510e534655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58aa6675da3a4a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>75,621</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,918</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>75,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>