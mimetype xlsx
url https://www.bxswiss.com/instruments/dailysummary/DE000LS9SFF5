--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b0f0a9975040f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0149d654ec74a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58aa6675da3a4a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75bad6fba7d84b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c775510e534655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58aa6675da3a4a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f03d99227cf425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75bad6fba7d84b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>elektronisch bezahlen e-payment </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,717</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>76,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,543</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>