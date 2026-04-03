--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694b0c7eb84a40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23faa90ecde4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recd687bd69fa4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1179e3fe17bd4390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf752a07d21d24d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recd687bd69fa4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212ac431e14049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1179e3fe17bd4390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>72,653</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>73,195</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,107</x:t>
-[...173 lines deleted...]
-          <x:t>72,885</x:t>
+          <x:t>73,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,773</x:t>
-[...166 lines deleted...]
-          <x:t>72,500</x:t>
+          <x:t>73,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>