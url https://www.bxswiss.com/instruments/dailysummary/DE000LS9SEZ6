--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23faa90ecde4da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25835486f96b453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1179e3fe17bd4390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62983ea875994bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212ac431e14049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1179e3fe17bd4390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b4ca8927354de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62983ea875994bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>72,885</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,773</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>73,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,289</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>