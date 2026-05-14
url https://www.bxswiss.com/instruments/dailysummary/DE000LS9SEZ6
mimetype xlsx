--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25835486f96b453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c37a4b1d1a437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62983ea875994bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692ed5375c7b4ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b4ca8927354de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62983ea875994bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca2ac161254445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692ed5375c7b4ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>73,410</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>73,713</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>73,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,815</x:t>
-[...350 lines deleted...]
-          <x:t>73,443</x:t>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>