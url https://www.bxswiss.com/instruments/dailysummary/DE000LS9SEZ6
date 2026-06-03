--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c37a4b1d1a437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45855297d4a40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692ed5375c7b4ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09b1bd1b61b4029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca2ac161254445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692ed5375c7b4ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49de28e51474d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09b1bd1b61b4029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>73,693</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,599</x:t>
-[...38 lines deleted...]
-          <x:t>73,745</x:t>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,732</x:t>
-[...490 lines deleted...]
-          <x:t>73,548</x:t>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>