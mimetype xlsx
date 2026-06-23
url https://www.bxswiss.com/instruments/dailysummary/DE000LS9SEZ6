--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45855297d4a40d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf919e953e574849" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09b1bd1b61b4029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aee71411a840f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49de28e51474d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09b1bd1b61b4029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f2e5b4d34064736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aee71411a840f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>73,337</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>