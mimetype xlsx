--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf919e953e574849" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a62995feb7a46f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aee71411a840f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0f818a6f9b42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f2e5b4d34064736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aee71411a840f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39aa4462c2c44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0f818a6f9b42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>74,495</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>74,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>