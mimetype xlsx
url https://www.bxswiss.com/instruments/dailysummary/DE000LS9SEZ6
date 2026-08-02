--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a62995feb7a46f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re984990038b947e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0f818a6f9b42ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dcd8047aed47b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re39aa4462c2c44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0f818a6f9b42ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18bb5a355d1d4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dcd8047aed47b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,852</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>