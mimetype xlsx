--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re984990038b947e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e421e748d3410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dcd8047aed47b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2338c4ae96214c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18bb5a355d1d4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dcd8047aed47b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf4e25142ab4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2338c4ae96214c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>74,980</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>74,963</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>75,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,093</x:t>
+          <x:t>75,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>