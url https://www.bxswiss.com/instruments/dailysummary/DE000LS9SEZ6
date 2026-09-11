--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e421e748d3410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea22b988ee94fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2338c4ae96214c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5700542f8674a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf4e25142ab4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2338c4ae96214c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b804c5d4924181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5700542f8674a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>76,049</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,218</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,112</x:t>
-[...144 lines deleted...]
-          <x:t>75,799</x:t>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>