--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea22b988ee94fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5d3096c0d44223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5700542f8674a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c4f226c2a14ee5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b804c5d4924181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5700542f8674a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebb3a1d9ae7413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c4f226c2a14ee5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,112</x:t>
-[...129 lines deleted...]
-          <x:t>75,728</x:t>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,624</x:t>
-[...80 lines deleted...]
-          <x:t>76,006</x:t>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,118</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>76,372</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>