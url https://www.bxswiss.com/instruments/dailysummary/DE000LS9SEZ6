--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5d3096c0d44223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5b15b91c024548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c4f226c2a14ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62cb51927da4929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ebb3a1d9ae7413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c4f226c2a14ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2a211d42614ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62cb51927da4929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MORIAInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,266</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>76,594</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,357</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>76,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>