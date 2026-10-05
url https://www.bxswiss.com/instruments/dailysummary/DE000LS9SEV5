--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7793c98479db446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2680a7dc4ea941ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab99887d6e9e48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a63d0ef6e54947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3523c66fe45947d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab99887d6e9e48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9476c9bdbc450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a63d0ef6e54947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>