--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2680a7dc4ea941ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f849ce777b4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a63d0ef6e54947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db5a877335349a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9476c9bdbc450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a63d0ef6e54947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff6d58550de4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db5a877335349a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>