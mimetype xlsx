--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76e8924f6ff4a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8e251630454f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b94b28351644b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97fd3bc0e16e4f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdc35062bd4453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b94b28351644b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc805833c12bf4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97fd3bc0e16e4f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>