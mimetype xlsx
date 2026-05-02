--- v6 (2026-04-05)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8e251630454f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a6936448744668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97fd3bc0e16e4f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dca531ad93545fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc805833c12bf4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97fd3bc0e16e4f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab35684cc284b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dca531ad93545fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>