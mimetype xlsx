--- v7 (2026-05-02)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a6936448744668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6ac01afae54e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dca531ad93545fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdef559c8ff4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab35684cc284b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dca531ad93545fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf32485d6a2649c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdef559c8ff4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>97,610</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>