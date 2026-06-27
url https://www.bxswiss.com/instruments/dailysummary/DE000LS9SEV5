--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6ac01afae54e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c5c2c34fa7452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdef559c8ff4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef2a80e8eed4138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf32485d6a2649c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdef559c8ff4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3040810b37b44baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef2a80e8eed4138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>