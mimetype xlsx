--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c5c2c34fa7452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc492b352da4f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef2a80e8eed4138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa087cc63d364d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3040810b37b44baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef2a80e8eed4138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e9c8202d514a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa087cc63d364d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>