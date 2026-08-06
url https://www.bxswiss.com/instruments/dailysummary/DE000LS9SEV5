--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc492b352da4f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af52246846c48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa087cc63d364d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb8e7cf73ef4e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e9c8202d514a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa087cc63d364d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f06a2c0b154511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb8e7cf73ef4e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>