--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af52246846c48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7793c98479db446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb8e7cf73ef4e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab99887d6e9e48ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f06a2c0b154511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb8e7cf73ef4e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3523c66fe45947d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab99887d6e9e48ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien und Mehr</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>112,714</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,218</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>113,066</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,958</x:t>
-[...463 lines deleted...]
-          <x:t>113,585</x:t>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>