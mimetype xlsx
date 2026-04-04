--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b6e8c80961452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc98be9098204e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058625fd1a8e465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e4df166f484f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121024543f1844cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058625fd1a8e465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc14841427c473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e4df166f484f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>