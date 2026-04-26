--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc98be9098204e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb22d69e0c144c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e4df166f484f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff64a0b84204f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc14841427c473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e4df166f484f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de187035e6d4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff64a0b84204f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>