--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb22d69e0c144c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575e4692797e4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff64a0b84204f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d72d690e64647ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de187035e6d4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff64a0b84204f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ef3833c9114f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d72d690e64647ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>