--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575e4692797e4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa80b0b9fe494108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d72d690e64647ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2676f9467a2e4e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ef3833c9114f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d72d690e64647ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94b6d630dbe436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2676f9467a2e4e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,406 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>176,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>