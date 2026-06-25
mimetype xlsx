--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa80b0b9fe494108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8d3233013140e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2676f9467a2e4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recac428f036343ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94b6d630dbe436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2676f9467a2e4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40942541a6c64d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recac428f036343ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,215 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...163 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -524,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>