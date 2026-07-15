--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8d3233013140e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b58cb15800d4df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recac428f036343ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7658800915f443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40942541a6c64d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recac428f036343ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3940c5d3bd4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7658800915f443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>