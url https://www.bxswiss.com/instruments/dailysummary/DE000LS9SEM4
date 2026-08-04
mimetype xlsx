--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b58cb15800d4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4dc06cc9ea4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7658800915f443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8900750c6204c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3940c5d3bd4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7658800915f443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ec00d8f6544f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8900750c6204c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>176,497</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,584</x:t>
-[...539 lines deleted...]
-          <x:t>175,815</x:t>
+          <x:t>175,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>