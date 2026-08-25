--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4dc06cc9ea4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e505d627c94f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8900750c6204c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ae18f29a4946d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ec00d8f6544f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8900750c6204c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bcede8c46f42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ae18f29a4946d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>