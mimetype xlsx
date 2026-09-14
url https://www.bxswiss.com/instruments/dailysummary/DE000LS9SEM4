--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e505d627c94f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8819a1daf514d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ae18f29a4946d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04136cdc49f24bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bcede8c46f42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ae18f29a4946d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0621970bcce843cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04136cdc49f24bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>175,585</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,298</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>176,526</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>