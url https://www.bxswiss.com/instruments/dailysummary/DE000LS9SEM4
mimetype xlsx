--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8819a1daf514d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2440a07ad99a4c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04136cdc49f24bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ca4110544f4ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0621970bcce843cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04136cdc49f24bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6952aa5a254a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ca4110544f4ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>