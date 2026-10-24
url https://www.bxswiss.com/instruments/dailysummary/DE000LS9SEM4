--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2440a07ad99a4c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red442b47c6ca4ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ca4110544f4ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63d2965496f412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6952aa5a254a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ca4110544f4ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb957bdcabf42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63d2965496f412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Out of Kulmbach - Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>179,664</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...532 lines deleted...]
-          <x:t>174,254</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>