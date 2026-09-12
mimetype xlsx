--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e95aced0884524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983842f5e2b54e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995b92727d8940c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8538cb4ab704f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5cdda38078438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995b92727d8940c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re318ed14ec0c4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8538cb4ab704f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>201,592</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,361</x:t>
-[...593 lines deleted...]
-          <x:t>198,786</x:t>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>