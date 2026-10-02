--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983842f5e2b54e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949d36bba07e4b1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8538cb4ab704f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd07736189647e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re318ed14ec0c4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8538cb4ab704f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc344117ec10741c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd07736189647e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>204,310</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,851</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,734</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>