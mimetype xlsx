--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949d36bba07e4b1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef8e8f3778341ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd07736189647e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c024cb41174db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc344117ec10741c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd07736189647e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c3ed25125043c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c024cb41174db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>