--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb83d6b7e8f9741d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a97a841b8349eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11663c3754f45a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5ac3c3a2834b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5db8e464594412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11663c3754f45a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92aa9b15beab43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5ac3c3a2834b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>152,140</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,607</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>152,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,303</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>