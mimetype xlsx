--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a97a841b8349eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6abac27cf64b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5ac3c3a2834b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ade0b2704c4fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92aa9b15beab43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5ac3c3a2834b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race436f898914f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ade0b2704c4fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>