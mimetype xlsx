--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6abac27cf64b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0df7e308f494600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ade0b2704c4fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc6bd1856e94e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race436f898914f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ade0b2704c4fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f49a5481de416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc6bd1856e94e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>