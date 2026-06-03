--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0df7e308f494600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50ef70c0d3c4609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc6bd1856e94e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb80491b4e240c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f49a5481de416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc6bd1856e94e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcc7384a3d643c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb80491b4e240c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>