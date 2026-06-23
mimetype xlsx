--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50ef70c0d3c4609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bbff91438d4b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb80491b4e240c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c736369d13458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dcc7384a3d643c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb80491b4e240c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5149b9951e984648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c736369d13458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>