--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bbff91438d4b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5979c40bd4cd4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c736369d13458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8159360c99d547c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5149b9951e984648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c736369d13458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90df14cf16024599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8159360c99d547c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>196,569</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,733</x:t>
-[...382 lines deleted...]
-          <x:t>192,012</x:t>
+          <x:t>200,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>