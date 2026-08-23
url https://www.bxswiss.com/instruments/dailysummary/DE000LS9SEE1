--- v10 (2026-07-13)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5979c40bd4cd4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e95aced0884524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8159360c99d547c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995b92727d8940c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90df14cf16024599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8159360c99d547c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5cdda38078438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995b92727d8940c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kaiser Fool Stock Premium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...441 lines deleted...]
-          <x:t>196,544</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,544</x:t>
-[...134 lines deleted...]
-          <x:t>200,851</x:t>
+          <x:t>187,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>