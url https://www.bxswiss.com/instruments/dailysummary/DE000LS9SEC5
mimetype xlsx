--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0e40ef9dd9442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8663e7b9fba4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe49f15baec4abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc934dac48ea34aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301761b3c1c04776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe49f15baec4abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ac2476e0da47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc934dac48ea34aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>