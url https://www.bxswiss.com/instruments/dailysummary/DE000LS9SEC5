--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8663e7b9fba4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1d764d38f14efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc934dac48ea34aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bc15dfb10f422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ac2476e0da47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc934dac48ea34aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb812d1b7b046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bc15dfb10f422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>