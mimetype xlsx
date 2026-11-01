--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1d764d38f14efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7db025421da4aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bc15dfb10f422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69ce8d287ee44548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb812d1b7b046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bc15dfb10f422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7326ec9745b4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69ce8d287ee44548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>