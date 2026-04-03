--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b76e4bb80e4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fb65049ba44fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb8857df2134502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160b0dd6c22e4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee4cd7bbafe45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb8857df2134502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4190aa8a9f81487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160b0dd6c22e4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>