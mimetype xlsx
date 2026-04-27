--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fb65049ba44fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fc5328bd0b4c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160b0dd6c22e4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c29b4e9434d404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4190aa8a9f81487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160b0dd6c22e4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b4b7f62f384691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c29b4e9434d404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>