--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fc5328bd0b4c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dbbde9310b49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c29b4e9434d404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9cbdcb6edd48c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b4b7f62f384691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c29b4e9434d404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4715916ba94844a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9cbdcb6edd48c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>94,059</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>