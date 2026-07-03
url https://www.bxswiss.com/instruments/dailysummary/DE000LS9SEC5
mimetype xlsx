--- v6 (2026-06-10)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dbbde9310b49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a23d2e5df244a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9cbdcb6edd48c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1860e800497a4ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4715916ba94844a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9cbdcb6edd48c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bac997560cd47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1860e800497a4ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>