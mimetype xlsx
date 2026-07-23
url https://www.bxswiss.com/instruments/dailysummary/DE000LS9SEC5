--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a23d2e5df244a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3ca9d802dd40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1860e800497a4ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a26961d47ed481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bac997560cd47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1860e800497a4ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260b78a3a9f543d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a26961d47ed481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>97,709</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>