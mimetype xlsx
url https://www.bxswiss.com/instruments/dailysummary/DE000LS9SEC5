--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3ca9d802dd40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0e40ef9dd9442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a26961d47ed481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe49f15baec4abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260b78a3a9f543d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a26961d47ed481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301761b3c1c04776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe49f15baec4abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Von Nebenwerte bis zum Hot Stock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,259</x:t>
-[...576 lines deleted...]
-          <x:t>97,040</x:t>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>