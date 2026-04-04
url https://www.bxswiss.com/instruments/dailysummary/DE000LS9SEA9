--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556c5c2d71aa4ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb371dcb0114e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66eb7d060b0b4683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa0b73b9b214868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3496a3b84ec34474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66eb7d060b0b4683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c407c6b3d84c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa0b73b9b214868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>