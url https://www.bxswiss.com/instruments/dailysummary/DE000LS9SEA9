--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb371dcb0114e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcaac15603cf4c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa0b73b9b214868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra619aff6602a459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c407c6b3d84c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa0b73b9b214868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392be37fceb545c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra619aff6602a459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>