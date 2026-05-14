--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcaac15603cf4c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a47dbe57ba44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra619aff6602a459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804bdd544cf64e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392be37fceb545c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra619aff6602a459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cc97c180ab4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804bdd544cf64e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>