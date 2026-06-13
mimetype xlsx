--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a47dbe57ba44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47edd4c1630432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804bdd544cf64e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a1a37c4e5b4d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cc97c180ab4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804bdd544cf64e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69e445dcc2e4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a1a37c4e5b4d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...490 lines deleted...]
-          <x:t>133,042</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,418</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>