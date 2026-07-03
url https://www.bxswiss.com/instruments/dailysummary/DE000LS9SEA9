--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47edd4c1630432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac58e860f8c4529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a1a37c4e5b4d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f83b37f5ce34547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb69e445dcc2e4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a1a37c4e5b4d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8f7ae9e3654ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f83b37f5ce34547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>