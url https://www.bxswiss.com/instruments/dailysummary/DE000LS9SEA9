--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac58e860f8c4529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2fb49c9a2574b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f83b37f5ce34547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e2cfbd6f084088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8f7ae9e3654ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f83b37f5ce34547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e90015bfd94689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e2cfbd6f084088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>135,930</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,916</x:t>
-[...296 lines deleted...]
-          <x:t>130,034</x:t>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>