--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2fb49c9a2574b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3849bc918a2a469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83e2cfbd6f084088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b87567deaed483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e90015bfd94689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83e2cfbd6f084088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d23c5a097e4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b87567deaed483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>