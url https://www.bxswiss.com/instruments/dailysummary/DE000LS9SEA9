--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3849bc918a2a469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511dde08520e4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b87567deaed483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37df888b06344e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d23c5a097e4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b87567deaed483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dabc86429642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37df888b06344e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>