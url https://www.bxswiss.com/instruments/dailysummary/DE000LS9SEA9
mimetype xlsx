--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511dde08520e4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c7d0efa3874071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37df888b06344e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc826d40f6e4fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dabc86429642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37df888b06344e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729c953f555d4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc826d40f6e4fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>