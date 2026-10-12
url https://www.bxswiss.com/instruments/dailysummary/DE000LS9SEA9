--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c7d0efa3874071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1661f600ec14c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc826d40f6e4fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c743a5da74143bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729c953f555d4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc826d40f6e4fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f6fb564cd924e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c743a5da74143bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>140,216</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,431</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>136,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,471</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>