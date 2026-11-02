--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1661f600ec14c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3843f0c2c4794c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c743a5da74143bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re166530be0df4f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f6fb564cd924e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c743a5da74143bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R877a5bac474d49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re166530be0df4f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Stock Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SEA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>