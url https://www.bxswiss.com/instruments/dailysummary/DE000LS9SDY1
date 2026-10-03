--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677acf553e954c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcf072e56fd4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566445a93f224188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b98cca3f84490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2adaabf9e26463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566445a93f224188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4191ed8c3e46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b98cca3f84490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>