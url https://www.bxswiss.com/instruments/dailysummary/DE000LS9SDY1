--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcf072e56fd4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8e2e22a3e54033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b98cca3f84490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd276cd3876440fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc4191ed8c3e46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b98cca3f84490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae9917b8fc04806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd276cd3876440fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>