--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1823ae7d99b46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc65e641fed46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f47af22b0546ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebb2befaf5146f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3d7cc30c0242a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f47af22b0546ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad5129780194ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebb2befaf5146f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>184,835</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>188,298</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>