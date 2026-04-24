--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc65e641fed46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4d35cfeced4763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ebb2befaf5146f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122f72d0fc114dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad5129780194ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ebb2befaf5146f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13ec9c2f7e044fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122f72d0fc114dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>