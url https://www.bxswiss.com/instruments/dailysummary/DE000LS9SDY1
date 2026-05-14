--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4d35cfeced4763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf276931359d74b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122f72d0fc114dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e937aa57bf349fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13ec9c2f7e044fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122f72d0fc114dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699520c284dc43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e937aa57bf349fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>