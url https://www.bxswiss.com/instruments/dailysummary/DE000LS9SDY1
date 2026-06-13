--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf276931359d74b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0b7d6b976f4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e937aa57bf349fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195501c5418a4d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699520c284dc43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e937aa57bf349fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a8716726424d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195501c5418a4d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>