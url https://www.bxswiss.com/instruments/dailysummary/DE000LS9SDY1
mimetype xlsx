--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0b7d6b976f4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7517b597d17e44a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195501c5418a4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b505e0ef30414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a8716726424d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195501c5418a4d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d7c5e7b1584554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b505e0ef30414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>211,332</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>