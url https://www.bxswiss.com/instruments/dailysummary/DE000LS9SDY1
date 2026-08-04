--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7517b597d17e44a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d8ac3e097745a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b505e0ef30414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58997cabbeef45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d7c5e7b1584554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b505e0ef30414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d1c6c81df24507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58997cabbeef45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>