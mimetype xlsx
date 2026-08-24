--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d8ac3e097745a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6859304a7f214d4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58997cabbeef45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82abe72b758041dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d1c6c81df24507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58997cabbeef45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7055721878e14ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82abe72b758041dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>