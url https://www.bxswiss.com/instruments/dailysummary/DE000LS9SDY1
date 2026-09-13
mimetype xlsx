--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6859304a7f214d4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677acf553e954c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82abe72b758041dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566445a93f224188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7055721878e14ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82abe72b758041dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2adaabf9e26463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566445a93f224188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SMARTER US Tech 100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>