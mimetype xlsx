--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5233faede39a46a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e3c1fa53f44bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865ddcd10fd04d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7471f22e2b944d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f6d6a9ca144164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865ddcd10fd04d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e46933b71714c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7471f22e2b944d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>