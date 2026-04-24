--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e3c1fa53f44bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd695b15b4248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7471f22e2b944d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786eb7a3cf004222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e46933b71714c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7471f22e2b944d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d3868f85a486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786eb7a3cf004222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>