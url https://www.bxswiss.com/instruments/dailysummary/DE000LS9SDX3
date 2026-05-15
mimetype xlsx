--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd695b15b4248a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a26260ffea4fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786eb7a3cf004222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdaab404ea864954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d3868f85a486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786eb7a3cf004222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedb681a84fa4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdaab404ea864954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>