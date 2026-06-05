--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a26260ffea4fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfc70f41e454313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdaab404ea864954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971358aa8ac044ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedb681a84fa4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdaab404ea864954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479fe16de315439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971358aa8ac044ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>