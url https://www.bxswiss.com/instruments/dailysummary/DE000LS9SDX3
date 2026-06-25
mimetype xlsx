--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfc70f41e454313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra704d64827ec44c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971358aa8ac044ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a21aed8db4c434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479fe16de315439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971358aa8ac044ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3467018992da47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a21aed8db4c434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>