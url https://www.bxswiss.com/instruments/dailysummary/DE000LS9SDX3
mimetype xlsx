--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra704d64827ec44c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e69e2d634e84338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a21aed8db4c434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra948e83bfcee4bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3467018992da47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a21aed8db4c434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ee8b01347a4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra948e83bfcee4bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>