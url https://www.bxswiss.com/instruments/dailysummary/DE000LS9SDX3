--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e69e2d634e84338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c38202c7814df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra948e83bfcee4bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350103311a8c4eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ee8b01347a4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra948e83bfcee4bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa2d939bcbf4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350103311a8c4eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>