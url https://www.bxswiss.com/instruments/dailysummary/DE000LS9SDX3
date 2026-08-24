--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c38202c7814df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767fd572f97042d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350103311a8c4eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25b26d971f44f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa2d939bcbf4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350103311a8c4eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fd4e0a485548fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25b26d971f44f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>