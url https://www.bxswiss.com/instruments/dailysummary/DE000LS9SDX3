--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767fd572f97042d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08403d3ce15e4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25b26d971f44f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e1815ed9a64e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fd4e0a485548fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25b26d971f44f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b035c6f7594c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e1815ed9a64e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>