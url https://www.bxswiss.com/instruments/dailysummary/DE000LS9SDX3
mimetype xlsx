--- v14 (2026-09-13)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08403d3ce15e4c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf22cbbbecde4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e1815ed9a64e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0183bb4c9c3b43b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b035c6f7594c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e1815ed9a64e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ca59b638554bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0183bb4c9c3b43b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>