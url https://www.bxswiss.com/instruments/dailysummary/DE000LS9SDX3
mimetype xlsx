--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf22cbbbecde4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788d381237c04d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0183bb4c9c3b43b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re135282164524aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ca59b638554bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0183bb4c9c3b43b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66898771e1e54ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re135282164524aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TI Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>