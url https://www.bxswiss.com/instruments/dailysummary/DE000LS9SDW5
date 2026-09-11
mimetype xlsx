--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6728ed79684d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f7e33590ed4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227351deb709474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b9ec21914e42a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd434e8fa6fe4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227351deb709474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2125f7900d1e4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b9ec21914e42a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>