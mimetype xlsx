--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f7e33590ed4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb692d50e0f7f40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b9ec21914e42a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8b10339cff4abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2125f7900d1e4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b9ec21914e42a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6911d181f3344ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8b10339cff4abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>396,102</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>395,137</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>402,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,959</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>