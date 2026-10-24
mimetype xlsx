--- v12 (2026-10-02)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb692d50e0f7f40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1c2862e8f7043ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8b10339cff4abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea649aefb6b942ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6911d181f3344ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8b10339cff4abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5db395c16bd4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea649aefb6b942ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>