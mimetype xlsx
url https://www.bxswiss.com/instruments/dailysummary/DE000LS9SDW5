--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde470ea1522448a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff06856bee44c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4021e69bae884caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5055a2bf80914158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45057c67a01340dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4021e69bae884caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b0d267f31e4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5055a2bf80914158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>