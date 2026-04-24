--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff06856bee44c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64974a76b8c44630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5055a2bf80914158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2533d2720424771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b0d267f31e4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5055a2bf80914158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd9af4c15be4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2533d2720424771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>