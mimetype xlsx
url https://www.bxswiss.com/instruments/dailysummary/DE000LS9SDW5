--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64974a76b8c44630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdbddb2734d240e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2533d2720424771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34caee3ffdfc4316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd9af4c15be4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2533d2720424771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref67ece825da4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34caee3ffdfc4316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>369,441</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>