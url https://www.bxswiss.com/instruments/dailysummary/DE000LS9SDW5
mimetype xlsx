--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdbddb2734d240e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dd664b28694049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34caee3ffdfc4316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e30d8e9403c45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref67ece825da4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34caee3ffdfc4316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093a9ab103154ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e30d8e9403c45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>