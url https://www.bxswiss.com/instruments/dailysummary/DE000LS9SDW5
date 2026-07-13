--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dd664b28694049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb5b5a940bb4fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e30d8e9403c45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c2605a53d74ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093a9ab103154ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e30d8e9403c45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6978049ac5f244f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c2605a53d74ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>