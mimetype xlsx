--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb5b5a940bb4fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28158d0ff0334dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c2605a53d74ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9f6ce4cd8b44be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6978049ac5f244f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c2605a53d74ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7464c68d80354b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9f6ce4cd8b44be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>