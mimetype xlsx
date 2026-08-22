--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28158d0ff0334dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6728ed79684d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9f6ce4cd8b44be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227351deb709474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7464c68d80354b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9f6ce4cd8b44be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd434e8fa6fe4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227351deb709474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech Zukunftswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>