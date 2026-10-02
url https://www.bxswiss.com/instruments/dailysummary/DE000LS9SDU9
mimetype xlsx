--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10b6fcb8c3d417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22414ebbee2a471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6f338b01a645ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e3215606f4810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09768b24cd0d403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6f338b01a645ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cc5cd8f1b14ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e3215606f4810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>