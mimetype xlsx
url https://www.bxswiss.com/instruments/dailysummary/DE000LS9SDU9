--- v11 (2026-10-02)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22414ebbee2a471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d9a1ae7a414fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e3215606f4810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c3191ce5404483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cc5cd8f1b14ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e3215606f4810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b00d866f25945b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c3191ce5404483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>