--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9cf538bf804d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0552e3256cea4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af9b96324a24bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cc83527909407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51de3a046d8148db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af9b96324a24bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd453574dd61c4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cc83527909407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>