--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0552e3256cea4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c70ef4fc5d41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65cc83527909407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98a5628098a4d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd453574dd61c4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65cc83527909407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad927265e174857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98a5628098a4d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,239 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>