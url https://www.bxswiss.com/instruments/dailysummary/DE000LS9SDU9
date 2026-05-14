--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c70ef4fc5d41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66df1c91f02484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98a5628098a4d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75800c0a7a24e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad927265e174857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98a5628098a4d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf975832181f64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75800c0a7a24e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -357,31 +266,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>