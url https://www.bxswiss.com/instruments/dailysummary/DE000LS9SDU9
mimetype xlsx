--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66df1c91f02484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f4b60277b14739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75800c0a7a24e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20e962e45bd4b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf975832181f64111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75800c0a7a24e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0a7d1934714a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20e962e45bd4b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...402 lines deleted...]
-          <x:t>74,787</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,438</x:t>
-[...53 lines deleted...]
-          <x:t>74,526</x:t>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>