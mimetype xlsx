--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f4b60277b14739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9e39e38cf54989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20e962e45bd4b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b8272a2d2548a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0a7d1934714a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20e962e45bd4b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612eb83a96664f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b8272a2d2548a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>