--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9e39e38cf54989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaaeae97053a42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b8272a2d2548a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed6234ac896416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612eb83a96664f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b8272a2d2548a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4048cb87b8ec4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed6234ac896416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>