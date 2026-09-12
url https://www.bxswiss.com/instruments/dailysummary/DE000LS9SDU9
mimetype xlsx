--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaaeae97053a42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10b6fcb8c3d417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed6234ac896416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6f338b01a645ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4048cb87b8ec4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed6234ac896416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09768b24cd0d403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6f338b01a645ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future 3D Printing - 3D Druck</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>78,901</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>