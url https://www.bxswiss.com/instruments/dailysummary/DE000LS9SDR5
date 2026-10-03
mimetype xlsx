--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16a308e204c4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ead31eb8a24464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269664b613ad466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd852baf96b7a4ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd261df854cc481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269664b613ad466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4bc693c2594889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd852baf96b7a4ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>160,196</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>