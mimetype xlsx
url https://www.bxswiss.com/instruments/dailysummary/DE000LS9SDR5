--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ead31eb8a24464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62da4bed01364fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd852baf96b7a4ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e067b432dbf4b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c4bc693c2594889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd852baf96b7a4ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaabd2fb8304051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e067b432dbf4b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>