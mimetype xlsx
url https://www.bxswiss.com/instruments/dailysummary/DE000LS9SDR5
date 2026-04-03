--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ace0f9a949e4e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f9166af3ff4d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb27d9df47054e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4c025a85fd4519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01b7e0979af4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb27d9df47054e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42192d74e32462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4c025a85fd4519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>