--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f9166af3ff4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7867b2a9fd8a4096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4c025a85fd4519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a575f2f1c6f4d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd42192d74e32462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4c025a85fd4519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74ff10484d340de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a575f2f1c6f4d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>