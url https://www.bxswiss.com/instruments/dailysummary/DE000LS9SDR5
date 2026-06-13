--- v8 (2026-04-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7867b2a9fd8a4096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3450d427a23d4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a575f2f1c6f4d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db0c45475714b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74ff10484d340de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a575f2f1c6f4d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab582981c16a47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db0c45475714b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>148,458</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>