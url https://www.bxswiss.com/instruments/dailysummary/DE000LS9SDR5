--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3450d427a23d4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66824dc90fe4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db0c45475714b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83fc73f0bd64711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab582981c16a47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db0c45475714b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245f7c8621494393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83fc73f0bd64711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>150,282</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>