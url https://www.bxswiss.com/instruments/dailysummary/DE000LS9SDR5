--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66824dc90fe4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dd8cd861c141ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83fc73f0bd64711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d60401a0c04dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245f7c8621494393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83fc73f0bd64711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0201ad14abc4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d60401a0c04dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>