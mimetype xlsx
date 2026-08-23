--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dd8cd861c141ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6cca90cd4c4882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d60401a0c04dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86c99d3309040d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0201ad14abc4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d60401a0c04dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fba439ea31844fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86c99d3309040d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>