--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd6cca90cd4c4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16a308e204c4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86c99d3309040d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269664b613ad466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fba439ea31844fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86c99d3309040d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd261df854cc481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269664b613ad466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>