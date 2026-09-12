--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1735aa514b2746bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6692fafa5eb42c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9b783bb54b46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95f9085fa904485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df555b788154729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9b783bb54b46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b658964c6f14acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95f9085fa904485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>