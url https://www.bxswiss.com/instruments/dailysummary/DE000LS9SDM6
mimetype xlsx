--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6692fafa5eb42c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed90f7504b24e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95f9085fa904485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf157c3b1d4834a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b658964c6f14acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95f9085fa904485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f2ab1768014a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf157c3b1d4834a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,894</x:t>
-[...603 lines deleted...]
-          <x:t>61,866</x:t>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>