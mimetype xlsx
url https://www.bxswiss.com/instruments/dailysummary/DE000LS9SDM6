--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed90f7504b24e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c3b5f16f384505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf157c3b1d4834a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca70c4aa942a4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f2ab1768014a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf157c3b1d4834a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed10d9263224df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca70c4aa942a4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>63,014</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,748</x:t>
-[...11 lines deleted...]
-          <x:t>62,783</x:t>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,304</x:t>
-[...43 lines deleted...]
-          <x:t>62,355</x:t>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,342</x:t>
-[...166 lines deleted...]
-          <x:t>61,424</x:t>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>