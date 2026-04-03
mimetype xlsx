--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666de163a56a45d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c5dbedb8c64b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3972f6ea4a43e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd158a2c3c13a427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc2989a48044c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3972f6ea4a43e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bcb48d9f83a497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd158a2c3c13a427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>56,706</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,706</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>55,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,584</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>