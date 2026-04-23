--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c5dbedb8c64b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635812d2b22e47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd158a2c3c13a427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567782f9529a4895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bcb48d9f83a497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd158a2c3c13a427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694dd8bffbb44746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567782f9529a4895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>