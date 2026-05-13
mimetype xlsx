--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635812d2b22e47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7062f18d399c4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567782f9529a4895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a811e90bb024b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694dd8bffbb44746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567782f9529a4895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543f8e32e030413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a811e90bb024b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>