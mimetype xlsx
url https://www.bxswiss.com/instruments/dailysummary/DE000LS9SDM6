--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7062f18d399c4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd26f31fd2e4268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a811e90bb024b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144f49dd08b0484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543f8e32e030413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a811e90bb024b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644621643f9d40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144f49dd08b0484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>