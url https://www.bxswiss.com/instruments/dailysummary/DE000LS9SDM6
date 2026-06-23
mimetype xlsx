--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd26f31fd2e4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0bd9f0ba57413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144f49dd08b0484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de0bca299464331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644621643f9d40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144f49dd08b0484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6e3cb063654a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de0bca299464331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>58,473</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,236</x:t>
-[...188 lines deleted...]
-          <x:t>58,955</x:t>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>