--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0bd9f0ba57413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f499d0669eb40f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de0bca299464331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf60c80147244b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6e3cb063654a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de0bca299464331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02966a7c3094956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf60c80147244b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>