--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f499d0669eb40f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa178fc5717498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf60c80147244b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96df983e5c794408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re02966a7c3094956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf60c80147244b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c0f1c9a47642d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96df983e5c794408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>59,015</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,887</x:t>
-[...215 lines deleted...]
-          <x:t>59,472</x:t>
+          <x:t>58,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>