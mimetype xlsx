--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa178fc5717498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1735aa514b2746bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96df983e5c794408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9b783bb54b46aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c0f1c9a47642d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96df983e5c794408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df555b788154729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9b783bb54b46aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance Strategie 44</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>58,462</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,391</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>58,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,689</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>