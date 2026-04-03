--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb851382baf6482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef420472312416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87e520d95b04a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9447855fb2a649ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b72af504b2b4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87e520d95b04a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc3c4ef868b49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9447855fb2a649ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>