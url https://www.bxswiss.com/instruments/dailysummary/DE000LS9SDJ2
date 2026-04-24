--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef420472312416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f4befec59f4ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9447855fb2a649ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92dc7babf7049d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc3c4ef868b49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9447855fb2a649ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebbaf42d50048ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92dc7babf7049d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>