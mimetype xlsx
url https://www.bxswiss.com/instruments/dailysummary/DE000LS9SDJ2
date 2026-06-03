--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f4befec59f4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f4c2c3dd334014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92dc7babf7049d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652c44fd78524d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebbaf42d50048ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92dc7babf7049d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f27b2ebf7c4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652c44fd78524d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>54,720</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,392</x:t>
-[...92 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>55,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,835</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>55,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>