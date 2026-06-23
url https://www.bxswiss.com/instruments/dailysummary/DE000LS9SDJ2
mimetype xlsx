--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f4c2c3dd334014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce937fcd6e342c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652c44fd78524d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb837aba83a0c472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f27b2ebf7c4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652c44fd78524d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be7e4fc01114e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb837aba83a0c472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>