--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce937fcd6e342c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef51dac3f1a4022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb837aba83a0c472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf811e3c22fc4b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be7e4fc01114e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb837aba83a0c472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d4c2daff23483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf811e3c22fc4b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>60,188</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,066</x:t>
-[...11 lines deleted...]
-          <x:t>60,259</x:t>
+          <x:t>60,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,106</x:t>
-[...517 lines deleted...]
-          <x:t>63,294</x:t>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>