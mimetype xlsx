--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef51dac3f1a4022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5369cc5587f648a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf811e3c22fc4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac0dc5b47d240d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d4c2daff23483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf811e3c22fc4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d217390b4f84cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac0dc5b47d240d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>60,982</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,568</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>61,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,619</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>