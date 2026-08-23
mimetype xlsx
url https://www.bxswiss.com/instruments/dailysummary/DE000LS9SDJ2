--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5369cc5587f648a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a951a7b105a4c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac0dc5b47d240d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6e1bb77e5e44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d217390b4f84cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac0dc5b47d240d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4eeda292d446e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6e1bb77e5e44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>58,397</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,700</x:t>
-[...323 lines deleted...]
-          <x:t>56,304</x:t>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>