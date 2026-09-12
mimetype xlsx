--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a951a7b105a4c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f2c29eaf24472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6e1bb77e5e44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2719a5c20d4b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4eeda292d446e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6e1bb77e5e44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae541bab5b74f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2719a5c20d4b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>