--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f2c29eaf24472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94f6be4d537451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2719a5c20d4b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2cd5eca02f45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae541bab5b74f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2719a5c20d4b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524e7ae4e7734caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2cd5eca02f45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,872</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>55,759</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>