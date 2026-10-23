--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94f6be4d537451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5f4db770484c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2cd5eca02f45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92de0e145ad64814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524e7ae4e7734caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2cd5eca02f45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf786ef20644842f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92de0e145ad64814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 5 Performer SMTD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>