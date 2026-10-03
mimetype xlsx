--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a919c5b17643e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846fcfc5cdd2412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347e144afd0d4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6751b24ab504706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789fd87c9c3d48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347e144afd0d4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4737c20abac14ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6751b24ab504706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>118,164</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>118,289</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>117,488</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>