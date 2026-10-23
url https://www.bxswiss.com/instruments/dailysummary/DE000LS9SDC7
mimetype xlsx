--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846fcfc5cdd2412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc792a6d5dc5e4e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6751b24ab504706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5ec0af083b4517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4737c20abac14ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6751b24ab504706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10f85f59f6d4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5ec0af083b4517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>