--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fccbd3b8fbf4e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350977c5a0564053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f49c33ba1cf4cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ab32ccd20f40f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9feb8870a93e434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f49c33ba1cf4cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d66a65e445d443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ab32ccd20f40f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>