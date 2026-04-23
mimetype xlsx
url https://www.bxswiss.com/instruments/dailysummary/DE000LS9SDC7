--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350977c5a0564053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd31ebb71af4c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ab32ccd20f40f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087672ed4f554871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d66a65e445d443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ab32ccd20f40f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901063a3e0b14234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087672ed4f554871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>