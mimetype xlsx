--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd31ebb71af4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17424aef25004e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087672ed4f554871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1ab79f23ab44e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901063a3e0b14234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087672ed4f554871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582d8cc31428400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1ab79f23ab44e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>