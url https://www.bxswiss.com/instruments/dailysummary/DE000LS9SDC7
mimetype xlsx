--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17424aef25004e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1b53f0882c4437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1ab79f23ab44e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054e71600f574655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582d8cc31428400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1ab79f23ab44e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acc13e4988b4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054e71600f574655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>119,404</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>