--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1b53f0882c4437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342be5b53f49478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054e71600f574655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2017baf01f74284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acc13e4988b4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054e71600f574655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f5f0943fbf4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2017baf01f74284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>116,806</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,361</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>