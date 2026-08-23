--- v9 (2026-07-14)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342be5b53f49478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5a83da2f3843ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2017baf01f74284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd924f0cc0f14d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f5f0943fbf4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2017baf01f74284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9201bda9a2e04bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd924f0cc0f14d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,811</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>