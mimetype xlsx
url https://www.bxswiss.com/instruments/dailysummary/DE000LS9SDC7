--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5a83da2f3843ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a919c5b17643e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd924f0cc0f14d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347e144afd0d4c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9201bda9a2e04bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd924f0cc0f14d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789fd87c9c3d48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347e144afd0d4c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Chemistry</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SDC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,193</x:t>
-[...333 lines deleted...]
-          <x:t>118,584</x:t>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>