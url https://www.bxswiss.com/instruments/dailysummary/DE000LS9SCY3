--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eed45f5201a42dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2ff0d2426e4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1976468130a4418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6cf86fdf5094716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048b609f211547ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1976468130a4418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a8674a32174a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6cf86fdf5094716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>