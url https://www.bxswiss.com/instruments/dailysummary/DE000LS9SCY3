--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2ff0d2426e4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d279ec11b3343e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6cf86fdf5094716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933a39c0dc4a46e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a8674a32174a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6cf86fdf5094716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16d3a5927184d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933a39c0dc4a46e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>