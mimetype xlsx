--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3be0459249c4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65399ff5f9af4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f4f1b7212d465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562d924679554d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45106176b4bc4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f4f1b7212d465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d230ff933e40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562d924679554d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,326</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>65,759</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>