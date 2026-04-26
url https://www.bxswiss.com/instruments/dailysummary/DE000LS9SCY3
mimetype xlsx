--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65399ff5f9af4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4ff765c467458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562d924679554d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb54308421c64b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d230ff933e40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562d924679554d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060fd0d4407f4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb54308421c64b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>