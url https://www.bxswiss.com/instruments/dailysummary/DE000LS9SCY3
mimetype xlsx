--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4ff765c467458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989931b591ee4490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb54308421c64b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a4fa14a2ec4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060fd0d4407f4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb54308421c64b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b42538865446b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a4fa14a2ec4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>68,387</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>