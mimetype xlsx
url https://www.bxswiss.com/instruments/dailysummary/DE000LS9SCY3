--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989931b591ee4490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f7c620e71a4822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a4fa14a2ec4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0af6b24a94149ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20b42538865446b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a4fa14a2ec4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5122a28c6ba9476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0af6b24a94149ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>