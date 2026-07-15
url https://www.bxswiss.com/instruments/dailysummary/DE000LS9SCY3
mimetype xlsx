--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f7c620e71a4822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a650ebcb2034bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0af6b24a94149ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ae833e6bb44128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5122a28c6ba9476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0af6b24a94149ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062c1220ffe84716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ae833e6bb44128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>78,203</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,134</x:t>
-[...490 lines deleted...]
-          <x:t>77,151</x:t>
+          <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>