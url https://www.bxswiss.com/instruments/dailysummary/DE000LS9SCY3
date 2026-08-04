--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a650ebcb2034bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2df0d5701c4033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ae833e6bb44128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f8ab79fb364d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062c1220ffe84716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ae833e6bb44128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f5381a3afb4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f8ab79fb364d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>80,524</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,875</x:t>
-[...274 lines deleted...]
-          <x:t>81,027</x:t>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>