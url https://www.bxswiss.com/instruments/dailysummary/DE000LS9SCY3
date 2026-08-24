--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2df0d5701c4033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ccdf9514c34e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f8ab79fb364d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d94b4dddfeb4489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f5381a3afb4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f8ab79fb364d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34461043e6b849f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d94b4dddfeb4489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>