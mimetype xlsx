--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ccdf9514c34e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eed45f5201a42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d94b4dddfeb4489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1976468130a4418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34461043e6b849f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d94b4dddfeb4489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R048b609f211547ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1976468130a4418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Growth Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>