--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a792427d46426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4310a38a8144cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016ccc9f75464098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac46c8355fb145b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5bd7acf6be420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016ccc9f75464098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc372451daeb1416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac46c8355fb145b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>