--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4310a38a8144cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44432c5a372a4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac46c8355fb145b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a88d64bb5c4bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc372451daeb1416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac46c8355fb145b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ca03bee8df47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a88d64bb5c4bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>155,971</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,181</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>156,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,827</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,818</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>