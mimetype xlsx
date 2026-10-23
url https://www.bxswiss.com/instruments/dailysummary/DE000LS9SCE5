--- v13 (2026-10-01)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44432c5a372a4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90243cf241604779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a88d64bb5c4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5965e11948d84495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ca03bee8df47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a88d64bb5c4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdf58f117ce4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5965e11948d84495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>