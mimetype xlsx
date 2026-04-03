--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556e9dcc5cec45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822c38382cce4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499fefc736c840b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486ad391e32b4314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c1dca7ee22460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499fefc736c840b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e054d4aa3884942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486ad391e32b4314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>