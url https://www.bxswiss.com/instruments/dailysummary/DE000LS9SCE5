--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822c38382cce4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fd0dfd0de946b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486ad391e32b4314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2190304eed0467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e054d4aa3884942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486ad391e32b4314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808836c5df0845ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2190304eed0467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>