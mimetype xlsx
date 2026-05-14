--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fd0dfd0de946b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016759ee268744fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2190304eed0467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51cc4e1f5ec4b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808836c5df0845ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2190304eed0467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5d874f279b43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51cc4e1f5ec4b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>154,084</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>154,049</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,889</x:t>
-[...139 lines deleted...]
-          <x:t>153,480</x:t>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>