--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016759ee268744fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2186b06d2294101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51cc4e1f5ec4b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5a8511b5df4952"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5d874f279b43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51cc4e1f5ec4b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6982d4a143774a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5a8511b5df4952" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>153,320</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>153,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>