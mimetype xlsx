--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2186b06d2294101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f729b36bccc4c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5a8511b5df4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34b4b7922f149ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6982d4a143774a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5a8511b5df4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818c73b5418b4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34b4b7922f149ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>