--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f729b36bccc4c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20c6112cd094ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34b4b7922f149ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58a030922df4853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818c73b5418b4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34b4b7922f149ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0bc3660ec84027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58a030922df4853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>153,964</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,834</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>153,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,213</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>