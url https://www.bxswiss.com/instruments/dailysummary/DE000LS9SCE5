--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20c6112cd094ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a792427d46426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58a030922df4853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016ccc9f75464098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0bc3660ec84027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58a030922df4853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5bd7acf6be420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016ccc9f75464098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Responsible Invest Strategy-1000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>