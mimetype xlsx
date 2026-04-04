--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6d50901af2465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80748388f70436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bca4cbc96c7487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e868c31cc004609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54fec418497e4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bca4cbc96c7487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf9e4056aa84c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e868c31cc004609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>