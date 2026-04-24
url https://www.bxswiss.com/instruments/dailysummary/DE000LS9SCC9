--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80748388f70436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef576812eee401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e868c31cc004609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3a7304369841c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf9e4056aa84c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e868c31cc004609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61302dfa82c741e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3a7304369841c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>120,582</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,087</x:t>
-[...566 lines deleted...]
-          <x:t>118,588</x:t>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>