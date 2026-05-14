--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef576812eee401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf625ee93613495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3a7304369841c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fea6cf5eba84d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61302dfa82c741e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3a7304369841c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3127de94b374a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fea6cf5eba84d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>