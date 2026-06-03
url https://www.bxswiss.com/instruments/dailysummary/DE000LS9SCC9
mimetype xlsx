--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf625ee93613495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997fa965c9fc4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fea6cf5eba84d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04efca6e20c94f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3127de94b374a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fea6cf5eba84d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24845f1e82a341f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04efca6e20c94f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>