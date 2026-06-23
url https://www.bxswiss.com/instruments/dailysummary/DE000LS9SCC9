--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997fa965c9fc4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e60f73706ba4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04efca6e20c94f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a26241a99b040c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24845f1e82a341f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04efca6e20c94f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4616bd66ea4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a26241a99b040c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>117,683</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,737</x:t>
-[...281 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,894</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,912</x:t>
-[...171 lines deleted...]
-          <x:t>117,240</x:t>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>