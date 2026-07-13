--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e60f73706ba4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb825475c33f84a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a26241a99b040c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f52d6a363ce40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4616bd66ea4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a26241a99b040c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b7443d1c754635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f52d6a363ce40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,912</x:t>
-[...328 lines deleted...]
-          <x:t>119,845</x:t>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>118,242</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>