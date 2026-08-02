--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb825475c33f84a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3e797232a0466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f52d6a363ce40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ad6eda6fd848b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b7443d1c754635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f52d6a363ce40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1176eb80b54920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ad6eda6fd848b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>