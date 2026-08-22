--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3e797232a0466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf16843200604bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0ad6eda6fd848b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbc565e150d40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1176eb80b54920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0ad6eda6fd848b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28899edb90e04856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbc565e150d40a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>