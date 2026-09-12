--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf16843200604bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc2fac9d2704ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbc565e150d40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd68c8e0f87645b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28899edb90e04856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbc565e150d40a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8241f371bfbd4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd68c8e0f87645b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>