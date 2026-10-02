--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc2fac9d2704ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0669cd5639943b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd68c8e0f87645b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52311ba6e5944e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8241f371bfbd4e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd68c8e0f87645b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f4964bf4bb4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52311ba6e5944e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,681</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>135,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,059</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>