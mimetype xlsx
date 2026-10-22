--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0669cd5639943b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4c869af4bb4532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52311ba6e5944e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a8ab98211d48fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f4964bf4bb4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52311ba6e5944e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f246f6e6d3349d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a8ab98211d48fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Falling Angels</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>