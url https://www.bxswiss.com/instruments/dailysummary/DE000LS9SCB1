--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f71e65c9d34f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886706ad5fa64382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf149ec5d636a4585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a3f21fc8bb414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95bed2dcd8446fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf149ec5d636a4585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5388eed83304908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a3f21fc8bb414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>