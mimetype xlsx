--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886706ad5fa64382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7677b13833704f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a3f21fc8bb414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690c614f5a7044f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5388eed83304908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a3f21fc8bb414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d95ab88a5714c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690c614f5a7044f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>