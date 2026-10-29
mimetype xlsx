--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7677b13833704f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18815830344c4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R690c614f5a7044f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6047d8a3e01479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d95ab88a5714c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R690c614f5a7044f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abe9ac7ee734da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6047d8a3e01479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>