--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b2bc5d07a84136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12f56d919584025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0dce0aacd8d48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53be7bd2ed0c4faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3854b76cf9344a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0dce0aacd8d48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3315bc7f1cc7466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53be7bd2ed0c4faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>205,825</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,629</x:t>
-[...247 lines deleted...]
-          <x:t>209,484</x:t>
+          <x:t>209,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>