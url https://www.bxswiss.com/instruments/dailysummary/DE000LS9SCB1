--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12f56d919584025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a4c7c923324d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53be7bd2ed0c4faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750de862e1a343f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3315bc7f1cc7466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53be7bd2ed0c4faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50fd82daaf044a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750de862e1a343f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>