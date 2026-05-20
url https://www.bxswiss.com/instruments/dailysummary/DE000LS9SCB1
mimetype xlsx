--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a4c7c923324d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa2c0fc0fbc4c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750de862e1a343f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b534b691c894744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50fd82daaf044a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750de862e1a343f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97ead38ae274192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b534b691c894744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>