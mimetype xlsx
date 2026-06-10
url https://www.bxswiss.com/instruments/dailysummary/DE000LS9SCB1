--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa2c0fc0fbc4c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358b007186414e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b534b691c894744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bc04c97b3f4df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra97ead38ae274192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b534b691c894744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ad084af66d4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bc04c97b3f4df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>