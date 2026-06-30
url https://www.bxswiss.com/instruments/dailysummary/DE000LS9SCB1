--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358b007186414e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea710771d4e4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bc04c97b3f4df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3979873c70ea49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ad084af66d4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bc04c97b3f4df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a2c60cb45d49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3979873c70ea49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>