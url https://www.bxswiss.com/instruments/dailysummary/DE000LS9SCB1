--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea710771d4e4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00136226ab8b48fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3979873c70ea49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4718229268444e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a2c60cb45d49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3979873c70ea49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a92c7707f2437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4718229268444e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>