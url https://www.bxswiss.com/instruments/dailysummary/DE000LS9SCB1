--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00136226ab8b48fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f71e65c9d34f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4718229268444e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf149ec5d636a4585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a92c7707f2437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4718229268444e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95bed2dcd8446fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf149ec5d636a4585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global-NewWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SCB1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>242,198</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>