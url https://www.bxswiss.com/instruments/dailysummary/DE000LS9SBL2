--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95c2a02813442d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0967b308f147479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59b6303ba694ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093b31a289dc4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf0af2ce0f8f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59b6303ba694ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b343bf768e4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093b31a289dc4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>