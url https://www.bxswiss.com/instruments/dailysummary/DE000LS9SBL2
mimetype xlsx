--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0967b308f147479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85938e9bfac4bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093b31a289dc4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a46de41fd64643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b343bf768e4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093b31a289dc4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2ae19ec73340a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a46de41fd64643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>108,066</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,865</x:t>
-[...566 lines deleted...]
-          <x:t>106,314</x:t>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>