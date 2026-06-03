--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85938e9bfac4bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4318ada555a649d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a46de41fd64643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3093ca3b5f1b456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb2ae19ec73340a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a46de41fd64643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee4fa360bdd4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3093ca3b5f1b456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>112,872</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>