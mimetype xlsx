--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4318ada555a649d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06d7405adc54b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3093ca3b5f1b456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4078826603a4441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee4fa360bdd4839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3093ca3b5f1b456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d7d410045d449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4078826603a4441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>