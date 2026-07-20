--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06d7405adc54b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dd212cebc54610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4078826603a4441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc84340c8664184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d7d410045d449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4078826603a4441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451d58b5abbf4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc84340c8664184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>