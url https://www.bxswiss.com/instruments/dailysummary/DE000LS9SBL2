--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dd212cebc54610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a53c2ab3eb4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc84340c8664184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc63de35c2fb4dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451d58b5abbf4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc84340c8664184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a105f32365457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc63de35c2fb4dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,919</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>