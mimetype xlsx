--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a53c2ab3eb4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13fd8e59734832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc63de35c2fb4dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e9c583064543c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a105f32365457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc63de35c2fb4dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5284e92d78314fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e9c583064543c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>