--- v12 (2026-09-19)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13fd8e59734832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f73c0907594bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e9c583064543c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bb17f344cd4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5284e92d78314fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e9c583064543c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5222b32ccf2b4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bb17f344cd4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>138,617</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,062</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>137,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,818</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>