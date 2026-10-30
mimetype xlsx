--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f73c0907594bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37b22abd3ad4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bb17f344cd4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5551c71a53f94cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5222b32ccf2b4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bb17f344cd4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb281a30d64364953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5551c71a53f94cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks with future technologies</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>