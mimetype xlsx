--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0d623c219f4d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7081a56537fd4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red66794dfc6a4d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4661250d244eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a43a1fe7894873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red66794dfc6a4d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5aaa18bd98c4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4661250d244eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>13,068</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,663</x:t>
-[...308 lines deleted...]
-          <x:t>12,921</x:t>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,828</x:t>
-[...247 lines deleted...]
-          <x:t>12,743</x:t>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>