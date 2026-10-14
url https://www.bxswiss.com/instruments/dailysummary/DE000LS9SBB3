--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7081a56537fd4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e66323013204551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4661250d244eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c6fa3d878f4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5aaa18bd98c4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4661250d244eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d6d99bc86649a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c6fa3d878f4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>12,964</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,846</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>12,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,929</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>