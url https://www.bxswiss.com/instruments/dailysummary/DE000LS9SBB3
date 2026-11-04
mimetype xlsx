--- v13 (2026-10-14)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e66323013204551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f99828641654c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c6fa3d878f4586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea81dd538c854e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d6d99bc86649a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c6fa3d878f4586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588243c4837c4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea81dd538c854e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>