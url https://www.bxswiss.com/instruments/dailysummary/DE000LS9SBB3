--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c0c8dab86b4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abce3d9c2d24e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7f471d95634678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81063e143fe149fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b51155d9644036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7f471d95634678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c600b62a3664265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81063e143fe149fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>10,389</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,891</x:t>
-[...306 lines deleted...]
-          <x:t>10,685</x:t>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>