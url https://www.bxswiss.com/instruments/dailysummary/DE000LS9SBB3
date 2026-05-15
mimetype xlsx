--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abce3d9c2d24e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eed064229b14735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81063e143fe149fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d91e1befa34dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c600b62a3664265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81063e143fe149fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ea8a074ded455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d91e1befa34dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>11,084</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>