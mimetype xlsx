--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eed064229b14735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fe9fa42ac24a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d91e1befa34dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dce3aee41614c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ea8a074ded455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d91e1befa34dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fabb512f4a54716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dce3aee41614c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>