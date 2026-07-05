--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fe9fa42ac24a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253673e54c2346c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dce3aee41614c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ec2429cacd4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fabb512f4a54716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dce3aee41614c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7412fe66a7254c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ec2429cacd4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>