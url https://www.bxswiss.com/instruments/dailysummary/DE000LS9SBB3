--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253673e54c2346c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2c83b7a7ad4135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ec2429cacd4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20ac5248d25469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7412fe66a7254c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ec2429cacd4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14edfa9e42ae45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20ac5248d25469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>