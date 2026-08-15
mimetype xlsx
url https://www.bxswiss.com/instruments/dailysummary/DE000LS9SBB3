--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2c83b7a7ad4135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790ea7fc893f4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20ac5248d25469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7754f53cbfd14b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14edfa9e42ae45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20ac5248d25469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0a05fd049e4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7754f53cbfd14b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>