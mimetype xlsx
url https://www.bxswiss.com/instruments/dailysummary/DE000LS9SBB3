--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790ea7fc893f4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0d623c219f4d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7754f53cbfd14b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red66794dfc6a4d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0a05fd049e4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7754f53cbfd14b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a43a1fe7894873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red66794dfc6a4d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iPlanetH2 - Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SBB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,336</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,081</x:t>
-[...38 lines deleted...]
-          <x:t>13,146</x:t>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,239</x:t>
-[...571 lines deleted...]
-          <x:t>13,823</x:t>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>