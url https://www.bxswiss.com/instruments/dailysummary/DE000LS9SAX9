--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf31f03e83a4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509ca752a0d44808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623f1764fc3a48c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1657421f25bf4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb167c5372d9a415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623f1764fc3a48c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1654676a8c49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1657421f25bf4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>