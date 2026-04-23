--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509ca752a0d44808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e989c0234b5480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1657421f25bf4a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb003b8c0d4415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1654676a8c49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1657421f25bf4a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cd882d5c8d42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb003b8c0d4415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>