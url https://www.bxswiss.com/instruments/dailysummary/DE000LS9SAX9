--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e989c0234b5480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a94c5141224a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb003b8c0d4415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f372b1b3134314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cd882d5c8d42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb003b8c0d4415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34242890363e43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f372b1b3134314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>