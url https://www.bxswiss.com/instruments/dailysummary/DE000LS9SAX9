--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a94c5141224a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65d9da4894540f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f372b1b3134314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed90c79fbdd45b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34242890363e43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f372b1b3134314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaaf9e13efd04742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed90c79fbdd45b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>