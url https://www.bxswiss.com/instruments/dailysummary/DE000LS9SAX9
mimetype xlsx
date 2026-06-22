--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65d9da4894540f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb948fe26a4584d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed90c79fbdd45b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1baafe71e4bc4ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaaf9e13efd04742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed90c79fbdd45b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc168abc8ec9d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1baafe71e4bc4ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>97,992</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,596</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>104,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>