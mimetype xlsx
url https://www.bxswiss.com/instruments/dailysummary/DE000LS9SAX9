--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb948fe26a4584d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50005bb4346a4c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1baafe71e4bc4ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04cb3c7b8094f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc168abc8ec9d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1baafe71e4bc4ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac96bffde2be434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04cb3c7b8094f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>105,280</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>106,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>