--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50005bb4346a4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c281237594846ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb04cb3c7b8094f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb120e9b070413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac96bffde2be434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb04cb3c7b8094f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a7242b1a9044d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb120e9b070413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>107,308</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,393</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>106,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,820</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>