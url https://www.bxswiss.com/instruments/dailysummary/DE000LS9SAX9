--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c281237594846ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036d40ab910a4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb120e9b070413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d0182d152644cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a7242b1a9044d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb120e9b070413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994a70efab044fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d0182d152644cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,749</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,098</x:t>
-[...247 lines deleted...]
-          <x:t>97,268</x:t>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>