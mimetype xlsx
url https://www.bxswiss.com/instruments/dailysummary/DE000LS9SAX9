--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036d40ab910a4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6c1978b2b34108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d0182d152644cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365a53e0c1a745b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994a70efab044fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d0182d152644cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58c8ea942e542e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365a53e0c1a745b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,320</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,986</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>101,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,493</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>