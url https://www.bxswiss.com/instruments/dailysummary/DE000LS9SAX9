--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6c1978b2b34108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0be2fe3d224906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365a53e0c1a745b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f589ea7d7cd4812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58c8ea942e542e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365a53e0c1a745b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85ecdf424d34c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f589ea7d7cd4812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>