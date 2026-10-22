--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0be2fe3d224906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c02c89d99448f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f589ea7d7cd4812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5adfefa343f4ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85ecdf424d34c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f589ea7d7cd4812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8e51bcc96d450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5adfefa343f4ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Gewinne Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>