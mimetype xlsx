--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d6029801ff4b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465bd0f46be743ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73da0e7a98324c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60debd969f7541f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b966874e6a41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73da0e7a98324c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874744a9e7fd4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60debd969f7541f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Multibagger </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>56,437</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>