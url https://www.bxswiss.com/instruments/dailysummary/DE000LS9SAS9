--- v5 (2026-04-03)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465bd0f46be743ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4b9376e3d44cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60debd969f7541f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c11588d6884f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R874744a9e7fd4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60debd969f7541f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0d3db89d9d4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c11588d6884f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Multibagger </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>