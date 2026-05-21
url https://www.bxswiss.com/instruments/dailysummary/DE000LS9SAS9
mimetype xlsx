--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4b9376e3d44cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0d9473734546a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c11588d6884f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd9d2e97ca44ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0d3db89d9d4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c11588d6884f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dcd49a3e06490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd9d2e97ca44ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Multibagger </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>