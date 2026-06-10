--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d0d9473734546a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149fb7373f154631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd9d2e97ca44ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138a10001b5c4f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dcd49a3e06490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd9d2e97ca44ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1e6d760ae140c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138a10001b5c4f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Multibagger </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>57,084</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>