--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149fb7373f154631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e3b90a2045462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138a10001b5c4f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a01a2f90c3d4285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f1e6d760ae140c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138a10001b5c4f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4208f888a4544012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a01a2f90c3d4285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Multibagger </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>