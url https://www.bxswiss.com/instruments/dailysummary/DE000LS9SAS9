--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e3b90a2045462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588631b39ff84374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a01a2f90c3d4285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2507d0f8c974541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4208f888a4544012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a01a2f90c3d4285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0953a62ed547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2507d0f8c974541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Multibagger </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>