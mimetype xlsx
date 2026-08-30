--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588631b39ff84374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035fd72ad4f441d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2507d0f8c974541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefddb73bc314e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0953a62ed547af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2507d0f8c974541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8447c9c6c2944285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefddb73bc314e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Potentielle Multibagger </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...132 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>