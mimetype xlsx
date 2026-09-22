--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3d7b38b6dc4db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0ad654edd04da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2916aaebdbc4a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0969cfe0fce8488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd710c97a0d1e430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2916aaebdbc4a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77857f544b54a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0969cfe0fce8488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>