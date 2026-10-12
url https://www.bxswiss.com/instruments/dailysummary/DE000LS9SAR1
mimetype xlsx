--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc0ad654edd04da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1f204df9614adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0969cfe0fce8488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d1ca26c6574af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77857f544b54a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0969cfe0fce8488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd476697b71ca4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d1ca26c6574af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>