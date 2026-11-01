--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1f204df9614adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c81a462c3c244c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d1ca26c6574af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb503b88a154317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd476697b71ca4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d1ca26c6574af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2275a74e4e04a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb503b88a154317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,811</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>