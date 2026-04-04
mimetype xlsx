--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdfe79e259a449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1835059a0b8749d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93ac158bfe74c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd403f2d6d3494a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9dba579c0d14b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93ac158bfe74c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90b401d223249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd403f2d6d3494a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,313</x:t>
@@ -791,31 +306,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>