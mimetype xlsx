--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1835059a0b8749d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd4fcdfe7694f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd403f2d6d3494a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d023339c3d34b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90b401d223249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd403f2d6d3494a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb92c056fc5f4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d023339c3d34b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,402 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>