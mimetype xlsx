--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd4fcdfe7694f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d3fdda174445c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d023339c3d34b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76630444010f494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb92c056fc5f4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d023339c3d34b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907ddc9475c749eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76630444010f494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>