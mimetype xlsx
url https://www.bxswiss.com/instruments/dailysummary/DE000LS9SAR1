--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d3fdda174445c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref785dea1d3f4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76630444010f494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b380ffc7f7440e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907ddc9475c749eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76630444010f494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7d2a93a849456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b380ffc7f7440e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>