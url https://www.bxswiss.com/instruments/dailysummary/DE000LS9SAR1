--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref785dea1d3f4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1495b4f0f0422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b380ffc7f7440e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1222a31f6c4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7d2a93a849456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b380ffc7f7440e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070d7633f2004a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1222a31f6c4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>