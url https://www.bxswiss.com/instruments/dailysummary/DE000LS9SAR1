--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1495b4f0f0422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29cadf66e6cf4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d1222a31f6c4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50431aaf39024314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070d7633f2004a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d1222a31f6c4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb273841950417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50431aaf39024314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>