--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29cadf66e6cf4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf894229e85ff404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50431aaf39024314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935619ff8c404fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbb273841950417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50431aaf39024314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60524ec58b2547d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935619ff8c404fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>