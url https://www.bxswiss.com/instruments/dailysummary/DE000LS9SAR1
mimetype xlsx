--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf894229e85ff404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3d7b38b6dc4db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R935619ff8c404fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2916aaebdbc4a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60524ec58b2547d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R935619ff8c404fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd710c97a0d1e430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2916aaebdbc4a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FollowtheMarket</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>120,036</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>119,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>