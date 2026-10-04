--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee0bb3d846f4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5381b5dd7364da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5d0b9a7aa34bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9858f4c21894268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8f3f9a974340ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5d0b9a7aa34bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b1a493cfc4444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9858f4c21894268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>