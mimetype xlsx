--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5381b5dd7364da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573c415776814a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9858f4c21894268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4661cb19958d4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b1a493cfc4444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9858f4c21894268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4ca08ac42e4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4661cb19958d4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>