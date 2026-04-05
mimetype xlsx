--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9d68743e7d49e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda70a0a61d204d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b91ad612d34803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9628f576994c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea640f3858b48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b91ad612d34803" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76eb004a688345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9628f576994c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>