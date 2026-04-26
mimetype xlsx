--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda70a0a61d204d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23197f9bc6744c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9628f576994c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1fbdae6b124a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76eb004a688345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9628f576994c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c92c2a640994f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1fbdae6b124a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>