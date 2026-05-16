--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23197f9bc6744c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb341e5581c7a4336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1fbdae6b124a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1142bc2f768b495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c92c2a640994f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1fbdae6b124a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c8d3217bce494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1142bc2f768b495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>