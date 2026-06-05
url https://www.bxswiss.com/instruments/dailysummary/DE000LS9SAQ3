--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb341e5581c7a4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5365999da2849ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1142bc2f768b495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348bc54e0b464ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c8d3217bce494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1142bc2f768b495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd507a218ad3d44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348bc54e0b464ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>