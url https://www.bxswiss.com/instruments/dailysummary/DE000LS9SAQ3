--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5365999da2849ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd215edb30e1d443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R348bc54e0b464ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1bbcc98e63e422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd507a218ad3d44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R348bc54e0b464ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01b08ca4bf1468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1bbcc98e63e422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>