--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd215edb30e1d443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd33c7622c04bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1bbcc98e63e422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc14fdde5d044bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01b08ca4bf1468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1bbcc98e63e422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b1d420ea4a4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc14fdde5d044bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>