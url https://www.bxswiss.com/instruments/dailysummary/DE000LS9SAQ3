--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd33c7622c04bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80da196235c4385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc14fdde5d044bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775445d5e0c84e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b1d420ea4a4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc14fdde5d044bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3f63bdf5324627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775445d5e0c84e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>