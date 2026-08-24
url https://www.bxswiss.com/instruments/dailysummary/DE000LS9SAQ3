--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80da196235c4385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e827b87b1ac449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775445d5e0c84e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c18e940fe684ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf3f63bdf5324627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775445d5e0c84e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd969c0a0f384a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c18e940fe684ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>