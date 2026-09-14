--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e827b87b1ac449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee0bb3d846f4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c18e940fe684ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5d0b9a7aa34bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd969c0a0f384a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c18e940fe684ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8f3f9a974340ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5d0b9a7aa34bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>China Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>