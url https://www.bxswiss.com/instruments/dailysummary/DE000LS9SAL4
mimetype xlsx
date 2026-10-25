--- v10 (2026-09-16)
+++ v11 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b3a6128d0f4da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28b13f1b7764df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88e690321e246d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07154e8e83b4a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e60ae985cd24b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88e690321e246d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b656afefba54ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07154e8e83b4a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,521</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>