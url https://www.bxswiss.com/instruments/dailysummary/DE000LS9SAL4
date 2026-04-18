--- v3 (2026-03-14)
+++ v4 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73371b73f0f94d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559058b1bb90472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48930e2d22804959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd5e8cba4604c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221ce5433d374ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48930e2d22804959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26217ff5e3674230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd5e8cba4604c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>92,714</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,414</x:t>
-[...382 lines deleted...]
-          <x:t>93,467</x:t>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>