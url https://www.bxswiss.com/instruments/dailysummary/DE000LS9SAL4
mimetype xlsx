--- v4 (2026-04-18)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R559058b1bb90472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f666b2b641f46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dd5e8cba4604c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33beba42677640e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26217ff5e3674230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dd5e8cba4604c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845061b725dd425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33beba42677640e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>