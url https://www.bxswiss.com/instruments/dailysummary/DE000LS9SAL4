--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f666b2b641f46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047f1fbbe36c482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33beba42677640e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fa5300545e4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845061b725dd425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33beba42677640e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1362ff81cc9b4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fa5300545e4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>