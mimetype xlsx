--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047f1fbbe36c482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd424792041054dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fa5300545e4776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38095344fa84f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1362ff81cc9b4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fa5300545e4776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d95305a99a4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38095344fa84f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>