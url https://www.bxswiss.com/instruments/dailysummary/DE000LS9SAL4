--- v7 (2026-06-22)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd424792041054dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96313ae152f842f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38095344fa84f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8a73f6befd44fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d95305a99a4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38095344fa84f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2da6f8e6104c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8a73f6befd44fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>