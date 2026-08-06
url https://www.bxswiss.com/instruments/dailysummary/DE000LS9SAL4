--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96313ae152f842f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b0162e47fb4966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8a73f6befd44fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1701b56e74542e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2da6f8e6104c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8a73f6befd44fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e555e54a0c945b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1701b56e74542e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>