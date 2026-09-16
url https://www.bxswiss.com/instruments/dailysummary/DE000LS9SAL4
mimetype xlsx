--- v9 (2026-08-06)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b0162e47fb4966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b3a6128d0f4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1701b56e74542e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88e690321e246d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e555e54a0c945b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1701b56e74542e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e60ae985cd24b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88e690321e246d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsideen und Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>110,972</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,186</x:t>
-[...48 lines deleted...]
-          <x:t>111,650</x:t>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,805</x:t>
-[...377 lines deleted...]
-          <x:t>108,014</x:t>
+          <x:t>110,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>