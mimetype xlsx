--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6222c0e265cf4640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44248fd2fa4441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a51e4d988004b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d08f64c2564423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490de50b93a04acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a51e4d988004b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263cdd49a78844f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d08f64c2564423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>