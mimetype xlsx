--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44248fd2fa4441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c592360c514951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d08f64c2564423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9703dc2676f04dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263cdd49a78844f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d08f64c2564423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e82488380474f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9703dc2676f04dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,569</x:t>
-[...448 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>