--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c592360c514951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7182f87f89254868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9703dc2676f04dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf6b9875cdc4e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e82488380474f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9703dc2676f04dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3436608ec0b04d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf6b9875cdc4e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>