--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7182f87f89254868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4073184561fa4c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf6b9875cdc4e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45d8d330e4443cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3436608ec0b04d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf6b9875cdc4e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79b4e30477b41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45d8d330e4443cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>