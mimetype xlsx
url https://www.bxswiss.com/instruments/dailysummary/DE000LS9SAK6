--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4073184561fa4c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd17181fa59d43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45d8d330e4443cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5711480d20ac4f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79b4e30477b41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45d8d330e4443cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed9b8b56eca476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5711480d20ac4f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>