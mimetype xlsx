--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd17181fa59d43b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1757f7c11ba04610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5711480d20ac4f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8c312febcc4c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed9b8b56eca476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5711480d20ac4f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3b7bdee00444fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8c312febcc4c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>