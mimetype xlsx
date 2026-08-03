--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1757f7c11ba04610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9ad60ab136453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8c312febcc4c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8b5765ae01482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3b7bdee00444fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8c312febcc4c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fd516558ba468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8b5765ae01482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>153,335</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,183</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>152,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,149</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>