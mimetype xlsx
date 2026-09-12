--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9ad60ab136453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79653548dc84d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8b5765ae01482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f43d2fe23c4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fd516558ba468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8b5765ae01482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301593c89bf04adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f43d2fe23c4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>160,250</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>