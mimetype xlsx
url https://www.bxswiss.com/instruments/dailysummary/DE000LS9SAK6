--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79653548dc84d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c03b30f68546cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f43d2fe23c4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed7bb9800784e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301593c89bf04adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f43d2fe23c4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee3e4efe0b6413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed7bb9800784e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>