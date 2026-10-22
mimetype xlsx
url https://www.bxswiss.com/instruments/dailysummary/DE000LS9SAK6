--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c03b30f68546cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e5ce540af244c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed7bb9800784e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e85ac9e0704d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee3e4efe0b6413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed7bb9800784e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18d6fd60beb4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e85ac9e0704d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividends and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>162,606</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,491</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>