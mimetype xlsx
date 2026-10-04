--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fb8e3bc88e4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687d1548f4164265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbc786915b44085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4e7334b30e4811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668d4351631d4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbc786915b44085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b789257d59e4552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4e7334b30e4811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>150,368</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,634</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,877</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>