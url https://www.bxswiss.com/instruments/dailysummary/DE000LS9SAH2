--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687d1548f4164265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b96b49f0fc84aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4e7334b30e4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d2a8aa70314709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b789257d59e4552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4e7334b30e4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a791d6cb80f46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d2a8aa70314709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,152</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>