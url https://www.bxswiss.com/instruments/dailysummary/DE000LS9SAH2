--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c2364121df4403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7942d230759d43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76528aba5143441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2908e234610d4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec753ff96934192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76528aba5143441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3c4e0318174d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2908e234610d4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>136,394</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>