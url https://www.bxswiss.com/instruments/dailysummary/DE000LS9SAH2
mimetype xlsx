--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7942d230759d43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c2dcea6afb4ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2908e234610d4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bde27d6be546b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3c4e0318174d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2908e234610d4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ba9f9a13034722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bde27d6be546b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>