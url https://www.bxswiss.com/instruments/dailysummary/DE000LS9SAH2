--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c2dcea6afb4ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2354af717b340b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bde27d6be546b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbe2eff08ed4da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ba9f9a13034722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bde27d6be546b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccd6f63a1424ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbe2eff08ed4da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>