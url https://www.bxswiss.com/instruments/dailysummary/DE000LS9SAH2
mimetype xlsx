--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2354af717b340b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c4c4f40bd143d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbe2eff08ed4da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54098eb7d8a64ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ccd6f63a1424ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbe2eff08ed4da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7a8cdf39544880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54098eb7d8a64ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>