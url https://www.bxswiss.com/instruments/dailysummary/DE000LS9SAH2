--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c4c4f40bd143d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344a0b30bae24a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54098eb7d8a64ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21cf922b1b44735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7a8cdf39544880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54098eb7d8a64ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1139fcb230432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21cf922b1b44735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>148,179</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,345</x:t>
-[...431 lines deleted...]
-          <x:t>149,232</x:t>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>