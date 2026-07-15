--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344a0b30bae24a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ee8fde00549cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21cf922b1b44735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8ac0961d4747ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1139fcb230432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21cf922b1b44735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0b978e0f2543a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8ac0961d4747ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>