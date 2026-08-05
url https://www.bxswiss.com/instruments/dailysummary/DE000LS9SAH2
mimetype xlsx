--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4ee8fde00549cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584cc81144174c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8ac0961d4747ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6a4ce2776a4c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0b978e0f2543a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8ac0961d4747ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6059d1fbc684c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6a4ce2776a4c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>