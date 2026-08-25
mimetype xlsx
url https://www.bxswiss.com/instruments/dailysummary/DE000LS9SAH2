--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584cc81144174c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adf6461732b4444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6a4ce2776a4c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12c11700bd244bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6059d1fbc684c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6a4ce2776a4c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f3adf62c74899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12c11700bd244bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>