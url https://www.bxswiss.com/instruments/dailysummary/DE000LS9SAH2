--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adf6461732b4444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fb8e3bc88e4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12c11700bd244bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbc786915b44085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153f3adf62c74899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12c11700bd244bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668d4351631d4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbc786915b44085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top  40 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>150,834</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,002</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...477 lines deleted...]
-          <x:t>150,368</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,634</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>150,686</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>