--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18332b6d58c14987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1150d57d3d9240ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50541cf34fc424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49fba56d0b8d47d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0eb7dc241a54bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50541cf34fc424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae988144f5404ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49fba56d0b8d47d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>