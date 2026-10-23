--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1150d57d3d9240ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4371ac552a54d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49fba56d0b8d47d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43630311d9b4d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae988144f5404ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49fba56d0b8d47d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf58891b17ad482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43630311d9b4d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>80,747</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,176</x:t>
-[...431 lines deleted...]
-          <x:t>81,844</x:t>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>