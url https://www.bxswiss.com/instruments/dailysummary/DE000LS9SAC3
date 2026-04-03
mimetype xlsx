--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d144fffabd34553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ad539fea8e44bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8befdf3453d84fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268f46ffbed94b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb38ddab8414780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8befdf3453d84fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62647457272f430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268f46ffbed94b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>