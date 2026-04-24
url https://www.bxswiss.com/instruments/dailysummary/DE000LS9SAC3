--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ad539fea8e44bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0838342abc6a4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268f46ffbed94b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf5ad1de4af429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62647457272f430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268f46ffbed94b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4febcb32a3d4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf5ad1de4af429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,879</x:t>
-[...522 lines deleted...]
-          <x:t>71,409</x:t>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>