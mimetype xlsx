--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0838342abc6a4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5734cca33f6c48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf5ad1de4af429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b86e995cb14533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4febcb32a3d4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf5ad1de4af429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cf6fc246694bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b86e995cb14533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>