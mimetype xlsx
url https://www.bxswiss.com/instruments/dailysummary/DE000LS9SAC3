--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5734cca33f6c48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c485ba5ab7443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b86e995cb14533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b516463b8ca4087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cf6fc246694bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b86e995cb14533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8fc7eb7ead14b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b516463b8ca4087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,277</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>79,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,750</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>