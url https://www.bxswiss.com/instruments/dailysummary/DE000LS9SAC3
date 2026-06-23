--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c485ba5ab7443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78d6f7c8e944730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b516463b8ca4087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb382aec2b99e43ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8fc7eb7ead14b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b516463b8ca4087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bf30371c194836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb382aec2b99e43ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>