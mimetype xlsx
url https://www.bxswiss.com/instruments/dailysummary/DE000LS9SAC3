--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78d6f7c8e944730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70992ff622b44acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb382aec2b99e43ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca2827e5aee4cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bf30371c194836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb382aec2b99e43ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3042924360ae44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca2827e5aee4cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>