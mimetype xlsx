--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70992ff622b44acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657f1fbcbb4643c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca2827e5aee4cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9f6d3752cd4b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3042924360ae44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca2827e5aee4cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5942336faae4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9f6d3752cd4b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>