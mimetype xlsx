--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657f1fbcbb4643c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2c28e181494ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref9f6d3752cd4b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986acf742ca94925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5942336faae4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref9f6d3752cd4b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra419fd1f160f45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986acf742ca94925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>