--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2c28e181494ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18332b6d58c14987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986acf742ca94925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50541cf34fc424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra419fd1f160f45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986acf742ca94925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0eb7dc241a54bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50541cf34fc424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>