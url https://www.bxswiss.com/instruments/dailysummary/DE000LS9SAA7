--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8a6a0f6039498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b4ec4f06ea455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0285e3b36f394a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66add2164dbf4396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85bab2d82acb4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0285e3b36f394a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2455009fb6b446c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66add2164dbf4396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>80,363</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,845</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>80,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,762</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>