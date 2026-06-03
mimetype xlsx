--- v6 (2026-04-05)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10b4ec4f06ea455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e92229d18044d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66add2164dbf4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b2df412d864fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2455009fb6b446c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66add2164dbf4396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a63c9409954e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b2df412d864fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>77,816</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>