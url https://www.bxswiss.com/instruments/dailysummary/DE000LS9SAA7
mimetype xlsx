--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e92229d18044d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1460c2e6466641ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b2df412d864fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6733615fb94847be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a63c9409954e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b2df412d864fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d0a39ed7764087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6733615fb94847be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>