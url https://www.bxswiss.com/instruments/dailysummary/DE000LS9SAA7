--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1460c2e6466641ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a489b59794247bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6733615fb94847be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcecadf475574f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d0a39ed7764087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6733615fb94847be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b43af7ae8b4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcecadf475574f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,166</x:t>
-[...286 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>88,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,830</x:t>
-[...252 lines deleted...]
-          <x:t>87,070</x:t>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>