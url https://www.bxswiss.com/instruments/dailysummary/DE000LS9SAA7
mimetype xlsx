--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a489b59794247bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79282c35b898434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcecadf475574f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de2108e8dcb4217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b43af7ae8b4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcecadf475574f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eaaaedd8e524a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de2108e8dcb4217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...554 lines deleted...]
-          <x:t>84,719</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,324</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>83,453</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>