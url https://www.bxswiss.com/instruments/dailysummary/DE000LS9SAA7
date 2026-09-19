--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79282c35b898434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845a1458ae3947b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de2108e8dcb4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra552192e7a1a4034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eaaaedd8e524a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de2108e8dcb4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c39f3978bb34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra552192e7a1a4034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>