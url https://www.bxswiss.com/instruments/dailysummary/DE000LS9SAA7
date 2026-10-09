--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845a1458ae3947b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee0b919fcfb4a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra552192e7a1a4034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01e2582ce384c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c39f3978bb34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra552192e7a1a4034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d9149983744bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01e2582ce384c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,582</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,562</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>