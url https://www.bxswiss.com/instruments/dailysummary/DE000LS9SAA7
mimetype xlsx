--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee0b919fcfb4a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54cfdfc7fa5646cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01e2582ce384c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f8108e7496463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d9149983744bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01e2582ce384c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c46e943cfa4154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f8108e7496463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Das Tradingzimmer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SAA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>