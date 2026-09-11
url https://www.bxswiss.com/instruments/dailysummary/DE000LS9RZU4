--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cecddd4b3c45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b11424ab9d497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd031294d611c4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43401926fe3428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cff4ffaf3c41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd031294d611c4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6812c4d559a46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43401926fe3428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,009</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>145,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,323</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>