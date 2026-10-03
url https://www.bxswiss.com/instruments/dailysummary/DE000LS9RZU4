--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b11424ab9d497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be185cc2fd04005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb43401926fe3428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fccd3b027f9440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6812c4d559a46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb43401926fe3428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c131c2a5ec14d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fccd3b027f9440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>