--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be185cc2fd04005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19985cc71edd476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fccd3b027f9440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cf4c97124d947cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c131c2a5ec14d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fccd3b027f9440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37bc9aeea3346d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cf4c97124d947cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>138,559</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,022</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>137,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,009</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>137,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,137</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>