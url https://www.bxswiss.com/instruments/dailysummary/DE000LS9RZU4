--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f0ba5ef91247c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc21fda71e5494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9bdff5cb6e345e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c577677d384230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdb40cc7277480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9bdff5cb6e345e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01143f6fff574bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c577677d384230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>