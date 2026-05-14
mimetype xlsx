--- v5 (2026-04-05)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc21fda71e5494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cc9a570ca547e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c577677d384230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317859f3fe434ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01143f6fff574bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c577677d384230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927a8e5b496741ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317859f3fe434ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>154,495</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>