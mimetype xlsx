--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cc9a570ca547e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f58192a676e45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317859f3fe434ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9c6bec338b4b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927a8e5b496741ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317859f3fe434ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8fc24bef594c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9c6bec338b4b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>162,371</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>161,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>