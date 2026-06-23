--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f58192a676e45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415c5f3600394675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9c6bec338b4b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d75e54fc8c4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8fc24bef594c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9c6bec338b4b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11a33464f114e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d75e54fc8c4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>