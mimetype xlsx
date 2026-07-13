--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415c5f3600394675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421f75638dc84769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d75e54fc8c4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c9b2bd480d4932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11a33464f114e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d75e54fc8c4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc537f7b434c34ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c9b2bd480d4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>