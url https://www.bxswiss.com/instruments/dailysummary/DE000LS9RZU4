--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421f75638dc84769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a5d69ed7a04db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c9b2bd480d4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6325f478458b44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc537f7b434c34ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c9b2bd480d4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec13a1c74e864ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6325f478458b44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>