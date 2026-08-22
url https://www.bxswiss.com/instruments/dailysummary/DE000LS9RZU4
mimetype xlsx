--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a5d69ed7a04db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cecddd4b3c45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6325f478458b44a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd031294d611c4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec13a1c74e864ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6325f478458b44a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cff4ffaf3c41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd031294d611c4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Diversified</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>