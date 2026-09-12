--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a1ee55738642b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf77b674f6bd40f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9351ae2e78b341fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35059105df5d4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fccd41393b4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9351ae2e78b341fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4ecae127e74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35059105df5d4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>