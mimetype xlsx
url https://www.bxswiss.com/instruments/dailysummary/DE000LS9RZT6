--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf77b674f6bd40f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262dab3b6e4f4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35059105df5d4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb6404365704e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4ecae127e74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35059105df5d4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d979f07b6294282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb6404365704e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>