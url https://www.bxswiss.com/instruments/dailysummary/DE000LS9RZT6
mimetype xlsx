--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262dab3b6e4f4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c1649a18a04f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb6404365704e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9899602d4e794d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d979f07b6294282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb6404365704e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef610f0d644416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9899602d4e794d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>143,620</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,575</x:t>
-[...517 lines deleted...]
-          <x:t>144,208</x:t>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>