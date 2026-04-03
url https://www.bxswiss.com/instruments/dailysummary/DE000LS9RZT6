--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3599e5c88a14ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5ee4d46d4e41f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aff88004ddd4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0c250b1338457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03d49d975f44a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aff88004ddd4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce8a10c3e1464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0c250b1338457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>132,074</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>