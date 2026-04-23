--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5ee4d46d4e41f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra062e960352f4ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0c250b1338457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb1861de5c64381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce8a10c3e1464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0c250b1338457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d72dd82cb74c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb1861de5c64381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>121,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>