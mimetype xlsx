--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra062e960352f4ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra240ee9e66344c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb1861de5c64381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c60ccc8a8e44eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d72dd82cb74c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb1861de5c64381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c19d92422440ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c60ccc8a8e44eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>