--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra240ee9e66344c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf64a6e076445cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c60ccc8a8e44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f2f0c80a094619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c19d92422440ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c60ccc8a8e44eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f3766097874054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f2f0c80a094619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>