--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf64a6e076445cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48454fe51a54bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f2f0c80a094619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ace80a30acf447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f3766097874054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f2f0c80a094619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16f8d5c55ee4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ace80a30acf447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,059</x:t>
-[...468 lines deleted...]
-          <x:t>142,013</x:t>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>