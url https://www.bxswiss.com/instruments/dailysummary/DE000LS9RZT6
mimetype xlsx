--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48454fe51a54bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d43a9589134c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ace80a30acf447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a5697a1e1b4544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16f8d5c55ee4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ace80a30acf447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3313e9da3d74e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a5697a1e1b4544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>139,945</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,616</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>138,758</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>