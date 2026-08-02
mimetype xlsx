--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d43a9589134c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640d1e39048c4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a5697a1e1b4544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fee431a2dbf409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3313e9da3d74e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a5697a1e1b4544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a48ff990fa4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fee431a2dbf409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>