--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640d1e39048c4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a1ee55738642b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fee431a2dbf409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9351ae2e78b341fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a48ff990fa4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fee431a2dbf409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fccd41393b4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9351ae2e78b341fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DZB Aktienwerteauswahl 2031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>