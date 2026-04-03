--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0b0a4ecd374db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf47ebb5a68e4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebb442d08804298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf213c0d4ea1b4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b25e39fd7974ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebb442d08804298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec74cd757cf40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf213c0d4ea1b4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>