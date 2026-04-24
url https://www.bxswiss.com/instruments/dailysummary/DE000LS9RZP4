--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf47ebb5a68e4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ace1a0928d41b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf213c0d4ea1b4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1fede3e02147c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec74cd757cf40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf213c0d4ea1b4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree197a2e46e44772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1fede3e02147c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>