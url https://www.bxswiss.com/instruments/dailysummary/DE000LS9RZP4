--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ace1a0928d41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93d2124defd404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1fede3e02147c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908f59a01e9d4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree197a2e46e44772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1fede3e02147c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7890b6949a5443e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908f59a01e9d4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>157,999</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,551</x:t>
-[...242 lines deleted...]
-          <x:t>161,959</x:t>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>