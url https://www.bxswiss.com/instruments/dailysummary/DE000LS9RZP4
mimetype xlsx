--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93d2124defd404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cabc0614f0472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908f59a01e9d4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacb08d5c95f4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7890b6949a5443e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908f59a01e9d4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62bb50465bdf416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacb08d5c95f4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>