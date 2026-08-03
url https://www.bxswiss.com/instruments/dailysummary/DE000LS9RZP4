--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cabc0614f0472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5c85c31fc740b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacb08d5c95f4b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dbc6e1e8b84794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62bb50465bdf416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacb08d5c95f4b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860de61dcdd24801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dbc6e1e8b84794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>