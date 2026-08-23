--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5c85c31fc740b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf1e9f60dae41d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dbc6e1e8b84794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d35c81fad16401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860de61dcdd24801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dbc6e1e8b84794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50ff102f9b34228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d35c81fad16401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>