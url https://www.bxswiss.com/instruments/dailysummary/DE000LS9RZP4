--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf1e9f60dae41d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radadfd73a0784ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d35c81fad16401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786cc2bf5669401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50ff102f9b34228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d35c81fad16401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb670205dfc94caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786cc2bf5669401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>169,595</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,399</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>165,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>