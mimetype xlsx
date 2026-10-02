--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radadfd73a0784ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558ad565111546c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786cc2bf5669401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee74d3fa7e443e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb670205dfc94caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786cc2bf5669401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878d78cd3b214536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee74d3fa7e443e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>