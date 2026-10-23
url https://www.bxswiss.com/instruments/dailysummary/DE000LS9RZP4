--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558ad565111546c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94282ad364ca4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee74d3fa7e443e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7515dadf867402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878d78cd3b214536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee74d3fa7e443e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3e05fa948a4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7515dadf867402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien mit Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,706</x:t>
-[...48 lines deleted...]
-          <x:t>162,874</x:t>
+          <x:t>165,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,447</x:t>
-[...463 lines deleted...]
-          <x:t>164,001</x:t>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>