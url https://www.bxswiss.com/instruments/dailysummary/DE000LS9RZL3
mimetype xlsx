--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396c30b96df749ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f283fa40cf142d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bcd42408754b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89925c553ea4048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cccd3c0aa314af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bcd42408754b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f5ad0458b549ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89925c553ea4048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>