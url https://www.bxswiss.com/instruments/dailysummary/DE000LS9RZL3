--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f283fa40cf142d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cab5e9beef4661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89925c553ea4048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f3fb58a5db4210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f5ad0458b549ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89925c553ea4048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0801a24cc8c24f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f3fb58a5db4210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>