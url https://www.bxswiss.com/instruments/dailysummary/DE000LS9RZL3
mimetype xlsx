--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638f27b18b74419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed5cc6e14fe4feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff838251293940e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7ad467d1a443cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1ee1838fd04e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff838251293940e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad77b91bbe04092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7ad467d1a443cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>