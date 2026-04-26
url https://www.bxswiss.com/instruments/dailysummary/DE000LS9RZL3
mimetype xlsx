--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed5cc6e14fe4feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753904efef614a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7ad467d1a443cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0411099f09554bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad77b91bbe04092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7ad467d1a443cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf4ee57d69a4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0411099f09554bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>108,561</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,336</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>112,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>