--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753904efef614a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b634047dec94e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0411099f09554bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R639bd4fcee8d447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf4ee57d69a4427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0411099f09554bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4e7cba935e4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R639bd4fcee8d447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>