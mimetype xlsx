--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b634047dec94e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce73fe403ac4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R639bd4fcee8d447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b03ce1da0c4e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4e7cba935e4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R639bd4fcee8d447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc5b3e32c1e4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b03ce1da0c4e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>