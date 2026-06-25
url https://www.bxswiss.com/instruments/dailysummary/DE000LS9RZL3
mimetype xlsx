--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce73fe403ac4a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca81a64a3474ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b03ce1da0c4e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f153a8930e4ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc5b3e32c1e4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b03ce1da0c4e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref235022e95b472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f153a8930e4ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>