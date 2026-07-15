--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca81a64a3474ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb4e942cbd94343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f153a8930e4ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993a3ba4d62a41b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref235022e95b472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f153a8930e4ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0ee9c320874826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993a3ba4d62a41b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>