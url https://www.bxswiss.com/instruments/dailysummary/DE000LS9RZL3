--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb4e942cbd94343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4f652b66d94bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993a3ba4d62a41b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc789989f4c9c418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0ee9c320874826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993a3ba4d62a41b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cc5873645b4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc789989f4c9c418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>