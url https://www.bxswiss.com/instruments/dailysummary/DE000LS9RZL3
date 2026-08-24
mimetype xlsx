--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4f652b66d94bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4f11ae222e4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc789989f4c9c418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdd16ff81444118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cc5873645b4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc789989f4c9c418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacad066140f49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdd16ff81444118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>