--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4f11ae222e4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396c30b96df749ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fdd16ff81444118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85bcd42408754b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacad066140f49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fdd16ff81444118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cccd3c0aa314af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85bcd42408754b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV CyberSecurity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>