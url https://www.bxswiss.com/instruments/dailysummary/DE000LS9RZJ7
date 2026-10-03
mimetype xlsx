--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0de4ac4c484c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ce09b6aec84005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra297d40168754c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6c72dc43fe4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8b2a234f774a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra297d40168754c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4327b77af4124331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6c72dc43fe4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>