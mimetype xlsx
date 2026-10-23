--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ce09b6aec84005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7acc747f37474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6c72dc43fe4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015f815f78724ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4327b77af4124331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6c72dc43fe4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2e7a1c38e74548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015f815f78724ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>