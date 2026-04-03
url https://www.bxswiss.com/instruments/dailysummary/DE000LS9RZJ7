--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7c3f4a9c7d48e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c18f5d2f1e4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694557b4e6f14776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02b059b62b94f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76d5c13051a9495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694557b4e6f14776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c5ac73a1644a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02b059b62b94f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>