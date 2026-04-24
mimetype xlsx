--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c18f5d2f1e4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaeeaf7539bc4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02b059b62b94f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9adf45e79a374db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c5ac73a1644a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02b059b62b94f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d9832a768c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9adf45e79a374db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>