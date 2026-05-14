--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaeeaf7539bc4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd39127af1db48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9adf45e79a374db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3182dbe772304771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d9832a768c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9adf45e79a374db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0148e2833d4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3182dbe772304771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>