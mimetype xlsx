--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd39127af1db48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28793b9be44d44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3182dbe772304771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra635a649f47449d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0148e2833d4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3182dbe772304771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8609304074bb4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra635a649f47449d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>