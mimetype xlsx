--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28793b9be44d44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a4a1c627e94ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra635a649f47449d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f407d2a0f44579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8609304074bb4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra635a649f47449d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde6abeed6604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f407d2a0f44579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>