--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a4a1c627e94ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eed89d5af543c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f407d2a0f44579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2689eb3ad8fe4ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde6abeed6604241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f407d2a0f44579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37fc1c980064ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2689eb3ad8fe4ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,361</x:t>
-[...225 lines deleted...]
-          <x:t>138,654</x:t>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>