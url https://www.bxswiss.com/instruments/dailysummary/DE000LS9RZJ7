--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eed89d5af543c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83dfcbf7e3344d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2689eb3ad8fe4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1a68158c6c4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37fc1c980064ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2689eb3ad8fe4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165d42e7a5b540d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1a68158c6c4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>