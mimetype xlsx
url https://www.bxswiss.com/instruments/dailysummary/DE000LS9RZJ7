--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83dfcbf7e3344d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462a663cb4c54df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1a68158c6c4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd2d4caec4c40e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165d42e7a5b540d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1a68158c6c4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1726c47ae341f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd2d4caec4c40e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>140,052</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,573</x:t>
-[...377 lines deleted...]
-          <x:t>139,159</x:t>
+          <x:t>136,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>