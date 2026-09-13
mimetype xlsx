--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462a663cb4c54df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0de4ac4c484c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd2d4caec4c40e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra297d40168754c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1726c47ae341f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd2d4caec4c40e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8b2a234f774a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra297d40168754c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MONEY GRISLY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>