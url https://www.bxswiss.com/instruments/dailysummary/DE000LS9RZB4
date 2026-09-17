--- v11 (2026-08-26)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f1fcd0d6254f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f10335ee6ac449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b50a8ee484add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0758b59afff44f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf91eb1dfa44c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b50a8ee484add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86411cf0559c4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0758b59afff44f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>