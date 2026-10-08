--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f10335ee6ac449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfdfcfcb69645cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0758b59afff44f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ace12831fe14ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86411cf0559c4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0758b59afff44f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc663f1c9fed44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ace12831fe14ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>