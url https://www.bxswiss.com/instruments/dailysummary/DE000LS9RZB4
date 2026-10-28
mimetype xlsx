--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfdfcfcb69645cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fe454f862949e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ace12831fe14ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a4483a81ee4f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc663f1c9fed44036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ace12831fe14ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra282b7e3bb824542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a4483a81ee4f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>