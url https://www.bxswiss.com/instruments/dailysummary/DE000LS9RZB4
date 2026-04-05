--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf11ed46c4d1429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857cde1bb2004d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7493d8533a5418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6420e599478409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a765b4fb5e8463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7493d8533a5418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190093f94dd84b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6420e599478409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>