--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857cde1bb2004d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b586e826464d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6420e599478409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b80ac343ce24647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190093f94dd84b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6420e599478409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f96b92702aa44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b80ac343ce24647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>84,203</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>82,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>