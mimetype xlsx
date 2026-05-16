--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b586e826464d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c89abbaf8164527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b80ac343ce24647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f4f5d164e749a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f96b92702aa44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b80ac343ce24647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cfb1818b824c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f4f5d164e749a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>