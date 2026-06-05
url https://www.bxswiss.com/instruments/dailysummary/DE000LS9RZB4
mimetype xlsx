--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c89abbaf8164527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf48840e52243d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f4f5d164e749a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea32efbc74d4a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cfb1818b824c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f4f5d164e749a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd951b73b25074672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea32efbc74d4a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>