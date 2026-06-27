--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf48840e52243d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23cd2557bdc4db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea32efbc74d4a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7621f6ecf08f4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd951b73b25074672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea32efbc74d4a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2874441d620b48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7621f6ecf08f4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>