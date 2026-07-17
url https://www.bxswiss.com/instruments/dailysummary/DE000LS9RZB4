--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23cd2557bdc4db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92702bd3d8e34354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7621f6ecf08f4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fed13a11184052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2874441d620b48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7621f6ecf08f4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce82e75d7b1c4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fed13a11184052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>