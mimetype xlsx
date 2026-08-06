--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92702bd3d8e34354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d1415b39c94f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fed13a11184052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031cdeb172a341fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce82e75d7b1c4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fed13a11184052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4090b951d7244ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031cdeb172a341fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>