--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d1415b39c94f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f1fcd0d6254f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031cdeb172a341fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b50a8ee484add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4090b951d7244ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031cdeb172a341fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf91eb1dfa44c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b50a8ee484add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovativ Tec-Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>