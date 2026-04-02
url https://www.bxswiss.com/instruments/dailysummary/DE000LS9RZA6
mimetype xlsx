--- v3 (2026-02-21)
+++ v4 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c4842eebff4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d335799dfda4455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f8477df4634ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6121199f2d6f41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc7d6fcd39e4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f8477df4634ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf93ce9442e9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6121199f2d6f41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...620 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>210,833</x:t>
-[...9 lines deleted...]
-          <x:t>210,077</x:t>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>