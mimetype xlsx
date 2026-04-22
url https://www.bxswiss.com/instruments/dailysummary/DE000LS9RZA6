--- v4 (2026-04-02)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d335799dfda4455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba60fdcf3d1c4a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6121199f2d6f41f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee844f60ece486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf93ce9442e9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6121199f2d6f41f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00670a8f1603412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee844f60ece486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>211,188</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,396</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>210,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,771</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>