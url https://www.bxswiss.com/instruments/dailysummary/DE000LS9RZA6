--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba60fdcf3d1c4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baf157fc61f4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee844f60ece486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeef0d2ff4a7499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00670a8f1603412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee844f60ece486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07e750859e949d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeef0d2ff4a7499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>