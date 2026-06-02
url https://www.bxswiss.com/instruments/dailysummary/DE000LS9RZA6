--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baf157fc61f4918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348cc20703224629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeef0d2ff4a7499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf694447449374c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07e750859e949d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeef0d2ff4a7499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b5b1c02f5a4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf694447449374c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>