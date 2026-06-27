--- v7 (2026-06-02)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348cc20703224629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca4a81e92fd49db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf694447449374c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777bacb057c549a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b5b1c02f5a4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf694447449374c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d61ddcda57e4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777bacb057c549a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>