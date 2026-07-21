--- v8 (2026-06-27)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca4a81e92fd49db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c839038ac1440b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777bacb057c549a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f91fa79651c4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d61ddcda57e4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777bacb057c549a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77913463aba44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f91fa79651c4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>