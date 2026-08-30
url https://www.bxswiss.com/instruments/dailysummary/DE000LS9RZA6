--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c839038ac1440b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc204ee0d10754a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f91fa79651c4234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b1cd25fdb24969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77913463aba44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f91fa79651c4234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1959f89b3bf40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b1cd25fdb24969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>236,233</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>