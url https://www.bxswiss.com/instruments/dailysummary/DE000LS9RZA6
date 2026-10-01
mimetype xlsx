--- v10 (2026-08-30)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc204ee0d10754a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf171847325404181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b1cd25fdb24969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9f4a6f191b4585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1959f89b3bf40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b1cd25fdb24969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd09a03d3a4a468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9f4a6f191b4585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>208,922</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,492</x:t>
-[...274 lines deleted...]
-          <x:t>209,536</x:t>
+          <x:t>208,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>