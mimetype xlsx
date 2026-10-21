--- v11 (2026-10-01)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf171847325404181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b1ef82807c459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9f4a6f191b4585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad764993a8341e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd09a03d3a4a468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9f4a6f191b4585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read49697538843dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad764993a8341e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien mit relativer Staerke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RZA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>212,865</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,422</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>