--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4623c224c731481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d0ab22e003483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296ed21a6daa4842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bfb6d75aaf4e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09712ad1778849cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296ed21a6daa4842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7892c44e49419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bfb6d75aaf4e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>88,039</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,733</x:t>
-[...269 lines deleted...]
-          <x:t>86,569</x:t>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>