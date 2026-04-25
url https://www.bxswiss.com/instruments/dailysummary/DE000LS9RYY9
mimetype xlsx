--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d0ab22e003483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c129945be054dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0bfb6d75aaf4e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd142bde53c4388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7892c44e49419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0bfb6d75aaf4e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41e7cd2ec284dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd142bde53c4388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>86,569</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,864</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,281</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>