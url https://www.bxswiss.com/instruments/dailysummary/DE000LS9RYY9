--- v6 (2026-04-25)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c129945be054dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41feb7ea3f804f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd142bde53c4388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6281d966f1642e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd41e7cd2ec284dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd142bde53c4388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d565460d494581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6281d966f1642e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,458</x:t>
@@ -737,31 +258,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>