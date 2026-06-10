--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41feb7ea3f804f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44836128d6e4a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6281d966f1642e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee0629c093f445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d565460d494581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6281d966f1642e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047db655087a4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee0629c093f445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>