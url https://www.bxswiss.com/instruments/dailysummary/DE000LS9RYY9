--- v8 (2026-06-10)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44836128d6e4a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra651eae600d04258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee0629c093f445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a44dca9da54825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047db655087a4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee0629c093f445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a052af75884998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a44dca9da54825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>83,919</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>