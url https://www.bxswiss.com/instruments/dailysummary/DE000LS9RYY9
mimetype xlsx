--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra651eae600d04258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ce84465b064267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a44dca9da54825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde02ff29b4cc4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a052af75884998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a44dca9da54825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a00f939135a402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde02ff29b4cc4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>83,486</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>