--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ce84465b064267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a2bc313d504c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde02ff29b4cc4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a66152731ad4ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a00f939135a402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde02ff29b4cc4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f7e56c0796498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a66152731ad4ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>