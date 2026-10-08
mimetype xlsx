--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a2bc313d504c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6111dbedba6f4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a66152731ad4ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec39e26adbfb4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7f7e56c0796498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a66152731ad4ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeeb886e8b514875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec39e26adbfb4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>79,464</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,177</x:t>
-[...587 lines deleted...]
-        <x:is>
           <x:t>78,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>