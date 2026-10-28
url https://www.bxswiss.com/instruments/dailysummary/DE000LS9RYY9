--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6111dbedba6f4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65b357b29014cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec39e26adbfb4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea44515d58a424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeeb886e8b514875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec39e26adbfb4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde36025ece8e4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea44515d58a424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>