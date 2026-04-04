--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2223dfbfad3443b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc983a867ed304f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfa47d6cea64856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8406b27e1e644c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c4d8c339344ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfa47d6cea64856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382785bfdba545cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8406b27e1e644c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>