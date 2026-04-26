--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc983a867ed304f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f90ffb251864bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8406b27e1e644c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f6fdde11a74402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382785bfdba545cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8406b27e1e644c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1fa67be04842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f6fdde11a74402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>155,653</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,028</x:t>
-[...539 lines deleted...]
-          <x:t>155,048</x:t>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>