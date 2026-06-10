--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f90ffb251864bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589ea62a1f2248a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f6fdde11a74402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633ca6be4ccd4436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1fa67be04842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f6fdde11a74402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765043334d064c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633ca6be4ccd4436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>175,030</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>