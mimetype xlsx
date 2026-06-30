--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589ea62a1f2248a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8738daf07bb24aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633ca6be4ccd4436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a94f1289833423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R765043334d064c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633ca6be4ccd4436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc3ddc6c57f4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a94f1289833423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>