--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8738daf07bb24aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5659fd8b9ff413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a94f1289833423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229da0c52bf2450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc3ddc6c57f4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a94f1289833423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674179de065042ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229da0c52bf2450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,521</x:t>
-[...441 lines deleted...]
-          <x:t>180,590</x:t>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>