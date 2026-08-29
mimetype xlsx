--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5659fd8b9ff413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fb66be2d994417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229da0c52bf2450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb989aec77aa04683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674179de065042ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229da0c52bf2450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6646957bd194891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb989aec77aa04683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>183,020</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,478</x:t>
-[...119 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,684</x:t>
-[...117 lines deleted...]
-          <x:t>187,307</x:t>
+          <x:t>189,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>