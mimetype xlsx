--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fb66be2d994417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b5791067d64966" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb989aec77aa04683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62ce9bc9bda4e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6646957bd194891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb989aec77aa04683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412f706bbd7c47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62ce9bc9bda4e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>