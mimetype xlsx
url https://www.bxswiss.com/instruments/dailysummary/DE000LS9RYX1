--- v12 (2026-09-18)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b5791067d64966" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae29dbd7dd934fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62ce9bc9bda4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1748da8826834e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412f706bbd7c47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62ce9bc9bda4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ca7afdf5bd4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1748da8826834e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>