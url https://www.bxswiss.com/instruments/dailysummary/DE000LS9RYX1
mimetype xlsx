--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae29dbd7dd934fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54769bf5c95d44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1748da8826834e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree53982e8a3140d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ca7afdf5bd4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1748da8826834e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5400c7e705b4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree53982e8a3140d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SM Future Orbit </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>