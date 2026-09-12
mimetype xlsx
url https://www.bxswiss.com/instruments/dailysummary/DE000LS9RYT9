--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088ebd9eece145db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ab682c0f004752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdf745901604d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620c5434b1984406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6ce9b543804a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdf745901604d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a00771272e413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620c5434b1984406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>