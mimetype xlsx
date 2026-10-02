--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ab682c0f004752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7234d89b20bf4c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620c5434b1984406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdda51cdadaba4ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a00771272e413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620c5434b1984406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ba7c7241894713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdda51cdadaba4ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>188,875</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>192,092</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,574</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>193,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>195,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>