--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7234d89b20bf4c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff62b3abae94e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdda51cdadaba4ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re841c57e4273444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ba7c7241894713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdda51cdadaba4ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa02c9e763b4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re841c57e4273444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>194,742</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,655</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>