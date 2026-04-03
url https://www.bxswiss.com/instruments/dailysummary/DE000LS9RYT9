--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f2171ba74a400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a70050107cb4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce8328c8a944124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5c3d2243c94ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a9322923e64433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce8328c8a944124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6092bb5120874a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5c3d2243c94ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>