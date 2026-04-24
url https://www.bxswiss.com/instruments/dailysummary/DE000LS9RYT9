--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a70050107cb4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812388c0ee704bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d5c3d2243c94ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93721510f1747eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6092bb5120874a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d5c3d2243c94ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdddd81ef26245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93721510f1747eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>