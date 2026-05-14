--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812388c0ee704bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d6b1cbdfe04479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93721510f1747eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e93145fc8f4a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdddd81ef26245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93721510f1747eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3fc1100b0e4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e93145fc8f4a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>