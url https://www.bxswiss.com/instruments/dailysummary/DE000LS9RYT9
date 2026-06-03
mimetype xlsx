--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d6b1cbdfe04479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9544395d725419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e93145fc8f4a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0b46dad3ec4b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3fc1100b0e4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e93145fc8f4a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1605312c904c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0b46dad3ec4b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>