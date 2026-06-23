--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9544395d725419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3688b4b023847fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0b46dad3ec4b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69a22f968aa429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1605312c904c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0b46dad3ec4b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e40fe2c0d2f4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69a22f968aa429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>