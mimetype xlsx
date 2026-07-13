--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3688b4b023847fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890aa8dc230f43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69a22f968aa429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref92f343ab244ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e40fe2c0d2f4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69a22f968aa429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5102cec3afd14d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref92f343ab244ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>