--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890aa8dc230f43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R088ebd9eece145db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref92f343ab244ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdf745901604d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5102cec3afd14d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref92f343ab244ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6ce9b543804a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdf745901604d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europe Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,672</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>