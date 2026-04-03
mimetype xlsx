--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra832a9420a194894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632f162e3ec04dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2445f66180394d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff3138ea8344e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87c3edb66404b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2445f66180394d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081677a945074223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff3138ea8344e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>