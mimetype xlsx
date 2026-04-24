--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632f162e3ec04dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143140db90d24d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff3138ea8344e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e436624829b4b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081677a945074223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff3138ea8344e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8685268cc01b4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e436624829b4b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,096</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>