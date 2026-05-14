--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143140db90d24d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7533444c14db49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e436624829b4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0fd48330684bab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8685268cc01b4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e436624829b4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4193a23000104e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0fd48330684bab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...173 lines deleted...]
-          <x:t>120,653</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,361</x:t>
-[...382 lines deleted...]
-          <x:t>123,240</x:t>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>