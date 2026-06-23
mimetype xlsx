--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7533444c14db49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c055931cb9c4428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0fd48330684bab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e88eb3086c24aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4193a23000104e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0fd48330684bab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d30d3fe42d48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e88eb3086c24aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,806</x:t>
-[...495 lines deleted...]
-          <x:t>120,494</x:t>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>