--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c055931cb9c4428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a6f1ca871846e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e88eb3086c24aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6092398478a41fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d30d3fe42d48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e88eb3086c24aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82313a838e4a4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6092398478a41fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,291</x:t>
-[...468 lines deleted...]
-          <x:t>123,911</x:t>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>