--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a6f1ca871846e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0135cd50ade2461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6092398478a41fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c19b19849b4d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82313a838e4a4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6092398478a41fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10ce6681a774c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c19b19849b4d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>123,616</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,037</x:t>
-[...144 lines deleted...]
-          <x:t>123,265</x:t>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>