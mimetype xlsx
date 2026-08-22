--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0135cd50ade2461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5430dab47ea9461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c19b19849b4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9795a1b11c4678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10ce6681a774c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c19b19849b4d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71ad5227ddc41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9795a1b11c4678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,037</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>125,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,464</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>