--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5430dab47ea9461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c2764a1d4e49db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9795a1b11c4678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43a2aff45dd45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71ad5227ddc41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9795a1b11c4678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c00a09be1e453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43a2aff45dd45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>