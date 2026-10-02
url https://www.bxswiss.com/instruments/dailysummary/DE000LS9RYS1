--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c2764a1d4e49db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faa04ce7df1435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43a2aff45dd45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a447288b9d409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c00a09be1e453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43a2aff45dd45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4267f868d01a421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a447288b9d409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>126,750</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>125,854</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,568</x:t>
-[...463 lines deleted...]
-          <x:t>125,705</x:t>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>