--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faa04ce7df1435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec239ffabcec46a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a447288b9d409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd35db673dd54fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4267f868d01a421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a447288b9d409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac38af2b9af0474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd35db673dd54fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EuropeanQualityChampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>125,744</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,826</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>123,928</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>