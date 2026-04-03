--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c03bd10022c4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548f9485f76f4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c09c278557a4fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0a1c93faba432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66200f88c05a44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c09c278557a4fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455fd64b26d94273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0a1c93faba432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>41,881</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>42,592</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,322</x:t>
-[...274 lines deleted...]
-          <x:t>40,896</x:t>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>