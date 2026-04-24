--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548f9485f76f4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ef090651b744f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0a1c93faba432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5797fe53a1ed4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455fd64b26d94273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0a1c93faba432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d152c4d4e04008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5797fe53a1ed4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>43,144</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,001</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>40,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>