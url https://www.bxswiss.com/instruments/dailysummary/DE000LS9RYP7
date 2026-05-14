--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ef090651b744f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1249ad4d2f14d0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5797fe53a1ed4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5798641058e4825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d152c4d4e04008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5797fe53a1ed4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab60ac147e034351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5798641058e4825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>