--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1249ad4d2f14d0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b877cda1ff4199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5798641058e4825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc98f69ab924aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab60ac147e034351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5798641058e4825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f33a454c734867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc98f69ab924aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>