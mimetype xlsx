--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b877cda1ff4199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra782fb5e6eca447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc98f69ab924aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7d3580df2a74e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f33a454c734867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc98f69ab924aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024b3b638ba14d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7d3580df2a74e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>