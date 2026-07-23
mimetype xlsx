--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra782fb5e6eca447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e769d4ae9f64085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7d3580df2a74e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c2649f1b7d479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024b3b638ba14d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7d3580df2a74e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7576c611f5cf4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c2649f1b7d479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>