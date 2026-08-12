--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e769d4ae9f64085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a64fb9e03f487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c2649f1b7d479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9424749ecc46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7576c611f5cf4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c2649f1b7d479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e0602aa5154ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9424749ecc46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>