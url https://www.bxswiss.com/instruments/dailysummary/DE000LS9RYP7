--- v11 (2026-08-12)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a64fb9e03f487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003da983f26c41cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9424749ecc46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0d6309780145bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e0602aa5154ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9424749ecc46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d04db77cc50478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0d6309780145bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>40,256</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,552</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,014</x:t>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>