--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003da983f26c41cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abc6535e77140f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0d6309780145bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb420b8fc7e4459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d04db77cc50478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0d6309780145bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7243bb2148c410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb420b8fc7e4459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>44,210</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,197</x:t>
-[...323 lines deleted...]
-          <x:t>43,658</x:t>
+          <x:t>43,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>