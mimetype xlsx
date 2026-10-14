--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abc6535e77140f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d300b1f3744640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb420b8fc7e4459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8e5e8a02d9477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7243bb2148c410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb420b8fc7e4459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32e3106ecf34cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8e5e8a02d9477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>42,595</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,519</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>