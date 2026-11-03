--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d300b1f3744640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661a5770586249dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8e5e8a02d9477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d769b6072bd440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32e3106ecf34cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8e5e8a02d9477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra885188faff24073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d769b6072bd440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hot Stock und Biotech Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>