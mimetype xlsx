--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac68e8efc7e54807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca7873cf01642ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4726ebf237414a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0546e52264d348fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c081fde1af42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4726ebf237414a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abd2feaa44847f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0546e52264d348fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>