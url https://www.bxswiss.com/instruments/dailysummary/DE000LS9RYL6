--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca7873cf01642ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0ab3c39f8a48f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0546e52264d348fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e3e72f223d40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abd2feaa44847f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0546e52264d348fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6846744425c54d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e3e72f223d40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>