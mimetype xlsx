--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0ab3c39f8a48f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775f4e561d3a4d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e3e72f223d40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3b41324cbf44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6846744425c54d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e3e72f223d40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c706be68a14b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3b41324cbf44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>