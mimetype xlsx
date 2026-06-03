--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775f4e561d3a4d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1e53e7c29d43fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3b41324cbf44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af1e1027afe43f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c706be68a14b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3b41324cbf44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7a3a60af6f47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af1e1027afe43f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>