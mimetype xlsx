--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1e53e7c29d43fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3436397a3b4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af1e1027afe43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea83dd14a834a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e7a3a60af6f47c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af1e1027afe43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355c9517d93b4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea83dd14a834a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>