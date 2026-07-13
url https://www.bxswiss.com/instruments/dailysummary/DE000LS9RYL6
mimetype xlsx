--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3436397a3b4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b80b9ac3d014d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea83dd14a834a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86714dacc44344b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355c9517d93b4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea83dd14a834a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8922acc30234a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86714dacc44344b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>