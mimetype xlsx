--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b80b9ac3d014d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e511bfd6d7c4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86714dacc44344b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3071fa89352345db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8922acc30234a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86714dacc44344b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cad7d55ca734448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3071fa89352345db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>