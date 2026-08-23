--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e511bfd6d7c4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d182f85ae6e4a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3071fa89352345db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ef2ad39d364b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cad7d55ca734448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3071fa89352345db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a91c86e5659468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ef2ad39d364b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>