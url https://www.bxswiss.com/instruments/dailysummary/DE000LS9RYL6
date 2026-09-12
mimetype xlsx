--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d182f85ae6e4a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622248168c024a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ef2ad39d364b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c333b40d5704ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a91c86e5659468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ef2ad39d364b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5109e8e1c0f3434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c333b40d5704ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>