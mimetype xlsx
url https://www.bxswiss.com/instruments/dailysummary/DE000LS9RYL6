--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622248168c024a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0750aae576cb47d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c333b40d5704ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10aa9cde4034b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5109e8e1c0f3434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c333b40d5704ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c0a9d01c454e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10aa9cde4034b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>