--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0750aae576cb47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24933f8e99446c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10aa9cde4034b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26146362b57b4e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c0a9d01c454e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10aa9cde4034b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd43855fab24caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26146362b57b4e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsaktien Weltweit MS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYL6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>