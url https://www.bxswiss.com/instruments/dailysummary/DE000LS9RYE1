--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e12d4d0f4504234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e591daae3a46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffed93f86d77494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf989c9c1144b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae8f55ea7d54ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffed93f86d77494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7dbeb605af4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf989c9c1144b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,639</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>14,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>