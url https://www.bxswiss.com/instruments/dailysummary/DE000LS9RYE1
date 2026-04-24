--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e591daae3a46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3697ef9a9e9f411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcf989c9c1144b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0040ccbfe7594f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7dbeb605af4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcf989c9c1144b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bce36b86b764488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0040ccbfe7594f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>15,421</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,885</x:t>
-[...16 lines deleted...]
-          <x:t>15,317</x:t>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,069</x:t>
-[...33 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,467</x:t>
-[...306 lines deleted...]
-          <x:t>15,002</x:t>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>