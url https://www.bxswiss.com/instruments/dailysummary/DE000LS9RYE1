--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3697ef9a9e9f411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b337328e05a4af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0040ccbfe7594f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re792efb5d5274b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bce36b86b764488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0040ccbfe7594f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ff35e92a3b4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re792efb5d5274b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>14,884</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,560</x:t>
-[...65 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,482</x:t>
-[...252 lines deleted...]
-          <x:t>16,300</x:t>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>