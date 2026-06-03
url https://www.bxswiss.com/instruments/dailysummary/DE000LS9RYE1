--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b337328e05a4af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719f6f71b1774223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re792efb5d5274b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bb500cb22a4fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ff35e92a3b4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re792efb5d5274b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e248f8c758490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bb500cb22a4fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>16,073</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,108</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>15,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>