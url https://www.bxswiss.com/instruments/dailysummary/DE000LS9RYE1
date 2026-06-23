--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719f6f71b1774223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2fa0623d9e440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bb500cb22a4fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ae6a83106d4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e248f8c758490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bb500cb22a4fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc97c61a07042ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ae6a83106d4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>15,048</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,732</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>15,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,083</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>