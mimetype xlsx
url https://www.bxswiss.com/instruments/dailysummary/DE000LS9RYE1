--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2fa0623d9e440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d186f5fc39744f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ae6a83106d4d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f81ed1539664401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc97c61a07042ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ae6a83106d4d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae732f5a50148c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f81ed1539664401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>