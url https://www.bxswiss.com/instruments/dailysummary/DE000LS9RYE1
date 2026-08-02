--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d186f5fc39744f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8cd323ce5e4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f81ed1539664401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371f843081a14782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae732f5a50148c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f81ed1539664401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be2c6289b0a4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371f843081a14782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>