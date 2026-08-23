--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8cd323ce5e4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e25adda53a74e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371f843081a14782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5664dd1e97a3455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3be2c6289b0a4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371f843081a14782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42eb04899ddc449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5664dd1e97a3455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>8,740</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,823</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>8,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>