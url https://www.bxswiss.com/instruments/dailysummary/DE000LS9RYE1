--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e25adda53a74e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68302a487aca493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5664dd1e97a3455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed506b4ace6475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42eb04899ddc449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5664dd1e97a3455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ef893abdf74dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed506b4ace6475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>7,703</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,649</x:t>
-[...70 lines deleted...]
-          <x:t>8,383</x:t>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,354</x:t>
-[...355 lines deleted...]
-          <x:t>9,084</x:t>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>