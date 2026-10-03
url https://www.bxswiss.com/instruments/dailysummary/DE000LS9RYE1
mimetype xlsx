--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68302a487aca493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d0c38186dc4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed506b4ace6475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3449af9d13d64f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ef893abdf74dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed506b4ace6475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f446f5e86e4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3449af9d13d64f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>8,984</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,807</x:t>
-[...102 lines deleted...]
-          <x:t>8,266</x:t>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>8,605</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>