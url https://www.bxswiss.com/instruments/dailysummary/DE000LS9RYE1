--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98d0c38186dc4f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09eb1781f84469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3449af9d13d64f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e94eeb8a1c1424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f446f5e86e4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3449af9d13d64f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f0161699454e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e94eeb8a1c1424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BioandScience</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>