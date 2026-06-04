--- v7 (2026-06-04)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856c3b0cd1104dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130f094ea6e24fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e81c17fc3814014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59de9f6343684687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6131993fb754354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e81c17fc3814014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165d1cf3da824eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59de9f6343684687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,028</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>