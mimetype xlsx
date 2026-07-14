--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130f094ea6e24fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bdf54015c242e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59de9f6343684687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58848b9e2cd54d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165d1cf3da824eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59de9f6343684687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b73fc10b6fe4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58848b9e2cd54d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>95,028</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>