--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e4cc4769ed4c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb736f1020a4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6faa5184a5d4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bccd264479240b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a463b7373fd44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6faa5184a5d4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f23f01175b44853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bccd264479240b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,270</x:t>
-[...4 lines deleted...]
-          <x:t>75,243</x:t>
+          <x:t>74,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>75,538</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>