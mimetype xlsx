--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb736f1020a4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb60510f14a3483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bccd264479240b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d97e0e842a491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f23f01175b44853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bccd264479240b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc685bcf4e774dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d97e0e842a491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>75,721</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,324</x:t>
-[...620 lines deleted...]
-          <x:t>73,890</x:t>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>