--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7602088bfa2c4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cbb88545954af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9faf3f2ea08423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1122cc3208447fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c348e03644b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9faf3f2ea08423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505c41c149ca4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1122cc3208447fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>