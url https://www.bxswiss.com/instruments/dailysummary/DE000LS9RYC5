--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cbb88545954af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d59da8715d40d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1122cc3208447fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a866acfa0ec487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505c41c149ca4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1122cc3208447fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428d430749d64884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a866acfa0ec487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>