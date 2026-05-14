--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d59da8715d40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709e302b5b7a4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a866acfa0ec487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a80bc1b82924818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428d430749d64884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a866acfa0ec487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf3fc2ba79741f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a80bc1b82924818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>90,969</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,672</x:t>
-[...247 lines deleted...]
-          <x:t>95,972</x:t>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>