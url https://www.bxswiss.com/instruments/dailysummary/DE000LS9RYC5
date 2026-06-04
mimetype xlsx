--- v6 (2026-05-14)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709e302b5b7a4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856c3b0cd1104dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a80bc1b82924818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e81c17fc3814014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf3fc2ba79741f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a80bc1b82924818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6131993fb754354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e81c17fc3814014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,044</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>96,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>