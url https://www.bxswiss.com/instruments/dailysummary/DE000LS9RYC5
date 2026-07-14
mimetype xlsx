--- v7 (2026-06-04)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856c3b0cd1104dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bdf54015c242e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e81c17fc3814014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58848b9e2cd54d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6131993fb754354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e81c17fc3814014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b73fc10b6fe4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58848b9e2cd54d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>95,684</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>