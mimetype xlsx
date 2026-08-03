--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29bdf54015c242e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a1253f75314dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58848b9e2cd54d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c070491ae44b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b73fc10b6fe4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58848b9e2cd54d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7884d009a3494fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c070491ae44b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>