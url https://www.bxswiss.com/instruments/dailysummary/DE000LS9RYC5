--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a1253f75314dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8232bad815714b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c070491ae44b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287854314b98401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7884d009a3494fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c070491ae44b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba981546099481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287854314b98401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>84,769</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,386</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>79,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,052</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>