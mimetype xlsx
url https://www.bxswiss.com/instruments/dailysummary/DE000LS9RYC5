--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8232bad815714b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e4cc4769ed4c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287854314b98401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6faa5184a5d4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba981546099481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287854314b98401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a463b7373fd44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6faa5184a5d4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Trend Aggressive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9RYC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,631</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>81,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,225</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>